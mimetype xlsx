--- v1 (2026-03-10)
+++ v2 (2026-05-01)
@@ -1894,120 +1894,126 @@
           <t>Blockheizkraftwerk</t>
         </is>
       </c>
       <c r="AR10" s="2" t="n"/>
       <c r="AT10" t="inlineStr">
         <is>
           <t>https://www.kkh-freiberg.com/ueber-uns/gute-gruende-fuer-uns/energetische-optimierung/</t>
         </is>
       </c>
       <c r="AV10" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AY10" s="3" t="n"/>
       <c r="BB10" s="3" t="n"/>
       <c r="BD10" t="inlineStr"/>
       <c r="BE10" t="inlineStr">
         <is>
           <t>35</t>
         </is>
       </c>
     </row>
     <row r="11" ht="40" customHeight="1">
       <c r="A11" s="1" t="n">
         <v>10</v>
       </c>
-      <c r="B11" t="inlineStr"/>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>R1234ze(Z)</t>
+        </is>
+      </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Uniper Wärme GmbH</t>
+          <t>Uniper Kraftwerke GmbH</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
           <t>Herne</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I11" t="inlineStr">
         <is>
           <t>NW</t>
         </is>
       </c>
       <c r="K11" s="2" t="n">
         <v>51.5388</v>
       </c>
       <c r="L11" s="2" t="n">
         <v>7.2194</v>
       </c>
       <c r="M11" s="1" t="n">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="N11" t="inlineStr">
         <is>
           <t>OP</t>
         </is>
       </c>
       <c r="P11" t="inlineStr">
         <is>
           <t>Abwärme aus Isophoron-Produktion von Evonik</t>
         </is>
       </c>
       <c r="Q11" s="2" t="n"/>
       <c r="R11" s="2" t="n"/>
       <c r="S11" t="inlineStr">
         <is>
           <t>DH</t>
         </is>
       </c>
       <c r="T11" t="inlineStr"/>
       <c r="U11" s="2" t="n">
         <v>100</v>
       </c>
       <c r="V11" s="2" t="n"/>
-      <c r="W11" s="2" t="n"/>
+      <c r="W11" s="2" t="n">
+        <v>130</v>
+      </c>
       <c r="X11" s="2" t="n"/>
       <c r="Y11" s="2" t="n"/>
       <c r="Z11" s="2" t="n"/>
       <c r="AA11" s="2" t="n"/>
       <c r="AB11" s="2" t="n"/>
       <c r="AC11" s="2" t="n"/>
       <c r="AD11" s="2" t="n">
         <v>1500</v>
       </c>
       <c r="AF11" s="2" t="n"/>
       <c r="AG11" s="2" t="n"/>
       <c r="AH11" s="1" t="n"/>
       <c r="AI11" s="2" t="n"/>
       <c r="AJ11" s="2" t="n"/>
       <c r="AK11" t="inlineStr">
         <is>
-          <t>NI</t>
+          <t>SC</t>
         </is>
       </c>
       <c r="AL11" s="2" t="n"/>
       <c r="AM11" s="2" t="n"/>
       <c r="AN11" s="2" t="n"/>
       <c r="AO11" s="2" t="n"/>
       <c r="AP11" s="2" t="n"/>
       <c r="AR11" s="2" t="n"/>
       <c r="AT11" t="inlineStr">
         <is>
           <t>https://www.uniper.energy/news/de/nachhaltiges-projekt-zur-fernwaerme-gewinnung-fuer-das-ruhrgebiet-startet-am-evonik-standort-herne</t>
         </is>
       </c>
       <c r="AV11" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AW11" t="inlineStr">
         <is>
           <t>https://www.chemietechnik.de/energie-utilities/evonik-und-uniper-starten-fernwaermeprojekt-im-ruhrgebiet-994.html</t>
         </is>
       </c>
       <c r="AY11" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="BB11" s="3" t="n"/>
@@ -6620,51 +6626,51 @@
       <c r="AY48" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="AZ48" t="inlineStr">
         <is>
           <t>https://www.uni-weimar.de/fileadmin/user/fak/bauing/professuren_institute/Infrastrukturwirtschaft_und-management/Tagungen/2024_12_03-Tagung_waermeplanung/2024_12_03-ew-k2-tagung---vortrag_Retzlaff---W</t>
         </is>
       </c>
       <c r="BB48" s="3" t="n">
         <v>45214</v>
       </c>
       <c r="BD48" t="inlineStr"/>
       <c r="BE48" t="inlineStr">
         <is>
           <t>25</t>
         </is>
       </c>
     </row>
     <row r="49" ht="40" customHeight="1">
       <c r="A49" s="1" t="n">
         <v>59</v>
       </c>
       <c r="B49" t="inlineStr"/>
       <c r="D49" t="inlineStr">
         <is>
-          <t>MAN Energy Solutions, Schweiz AG</t>
+          <t>Everllence SE</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Rheinenergie</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Köln - Niehler Kraftwerksgelände</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>DE</t>
         </is>
       </c>
       <c r="I49" t="inlineStr">
         <is>
           <t>NW</t>
         </is>
       </c>
       <c r="K49" s="2" t="n">
         <v>50.9987</v>
       </c>