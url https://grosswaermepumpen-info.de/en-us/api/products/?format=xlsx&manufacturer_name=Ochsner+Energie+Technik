--- v0 (2026-06-26)
+++ v1 (2026-09-21)
@@ -415,51 +415,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BC110"/>
+  <dimension ref="A1:BD110"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
     <col width="20" customWidth="1" min="13" max="13"/>
     <col width="20" customWidth="1" min="14" max="14"/>
     <col width="20" customWidth="1" min="15" max="15"/>
     <col width="20" customWidth="1" min="16" max="16"/>
     <col width="20" customWidth="1" min="17" max="17"/>
     <col width="20" customWidth="1" min="18" max="18"/>
@@ -478,50 +478,51 @@
     <col width="20" customWidth="1" min="31" max="31"/>
     <col width="20" customWidth="1" min="32" max="32"/>
     <col width="20" customWidth="1" min="33" max="33"/>
     <col width="20" customWidth="1" min="34" max="34"/>
     <col width="20" customWidth="1" min="35" max="35"/>
     <col width="20" customWidth="1" min="36" max="36"/>
     <col width="20" customWidth="1" min="37" max="37"/>
     <col width="20" customWidth="1" min="38" max="38"/>
     <col width="20" customWidth="1" min="39" max="39"/>
     <col width="20" customWidth="1" min="40" max="40"/>
     <col width="20" customWidth="1" min="41" max="41"/>
     <col width="20" customWidth="1" min="42" max="42"/>
     <col width="20" customWidth="1" min="43" max="43"/>
     <col width="20" customWidth="1" min="44" max="44"/>
     <col width="20" customWidth="1" min="45" max="45"/>
     <col width="20" customWidth="1" min="46" max="46"/>
     <col width="20" customWidth="1" min="47" max="47"/>
     <col width="20" customWidth="1" min="48" max="48"/>
     <col width="20" customWidth="1" min="49" max="49"/>
     <col width="20" customWidth="1" min="50" max="50"/>
     <col width="20" customWidth="1" min="51" max="51"/>
     <col width="20" customWidth="1" min="52" max="52"/>
     <col width="20" customWidth="1" min="53" max="53"/>
     <col width="20" customWidth="1" min="54" max="54"/>
     <col width="20" customWidth="1" min="55" max="55"/>
+    <col width="20" customWidth="1" min="56" max="56"/>
   </cols>
   <sheetData>
     <row r="1" ht="45" customHeight="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>refrigerants</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>sources</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>manufacturer</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -754,50 +755,55 @@
         </is>
       </c>
       <c r="AY1" t="inlineStr">
         <is>
           <t>updated</t>
         </is>
       </c>
       <c r="AZ1" t="inlineStr">
         <is>
           <t>verified</t>
         </is>
       </c>
       <c r="BA1" t="inlineStr">
         <is>
           <t>information_source</t>
         </is>
       </c>
       <c r="BB1" t="inlineStr">
         <is>
           <t>information_source_archive</t>
         </is>
       </c>
       <c r="BC1" t="inlineStr">
         <is>
           <t>information_source_date</t>
+        </is>
+      </c>
+      <c r="BD1" t="inlineStr">
+        <is>
+          <t>slug</t>
         </is>
       </c>
     </row>
     <row r="2" ht="40" customHeight="1">
       <c r="A2" s="1" t="n">
         <v>1125</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>R1234yf</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>ILWHS 385 ER5c2</t>
@@ -875,50 +881,55 @@
       </c>
       <c r="AI2" s="2" t="n">
         <v>2753</v>
       </c>
       <c r="AJ2" s="2" t="n">
         <v>10700</v>
       </c>
       <c r="AK2" s="2" t="n"/>
       <c r="AO2" t="inlineStr">
         <is>
           <t>3 Leistungsstufen (50%, 75%,100%)</t>
         </is>
       </c>
       <c r="AR2" s="2" t="n"/>
       <c r="AS2" s="2" t="n"/>
       <c r="AT2" s="2" t="n"/>
       <c r="AW2" s="2" t="n"/>
       <c r="AX2" t="inlineStr"/>
       <c r="AY2" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ2" t="b">
         <v>1</v>
       </c>
       <c r="BC2" s="3" t="n"/>
+      <c r="BD2" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-ilwhs-385-er5c2</t>
+        </is>
+      </c>
     </row>
     <row r="3" ht="40" customHeight="1">
       <c r="A3" s="1" t="n">
         <v>373</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>ISWS 120 ER6a u</t>
         </is>
       </c>
@@ -996,50 +1007,55 @@
         <v>1950</v>
       </c>
       <c r="AJ3" s="2" t="n">
         <v>1400</v>
       </c>
       <c r="AK3" s="2" t="n"/>
       <c r="AO3" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR3" s="2" t="n">
         <v>89.40000000000001</v>
       </c>
       <c r="AS3" s="2" t="n"/>
       <c r="AT3" s="2" t="n"/>
       <c r="AW3" s="2" t="n"/>
       <c r="AX3" t="inlineStr"/>
       <c r="AY3" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ3" t="b">
         <v>1</v>
       </c>
       <c r="BC3" s="3" t="n"/>
+      <c r="BD3" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-120-er6a-u</t>
+        </is>
+      </c>
     </row>
     <row r="4" ht="40" customHeight="1">
       <c r="A4" s="1" t="n">
         <v>374</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>ISWS 120 ER7a u</t>
         </is>
       </c>
@@ -1117,50 +1133,55 @@
         <v>1950</v>
       </c>
       <c r="AJ4" s="2" t="n">
         <v>1400</v>
       </c>
       <c r="AK4" s="2" t="n"/>
       <c r="AO4" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR4" s="2" t="n">
         <v>89.40000000000001</v>
       </c>
       <c r="AS4" s="2" t="n"/>
       <c r="AT4" s="2" t="n"/>
       <c r="AW4" s="2" t="n"/>
       <c r="AX4" t="inlineStr"/>
       <c r="AY4" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ4" t="b">
         <v>1</v>
       </c>
       <c r="BC4" s="3" t="n"/>
+      <c r="BD4" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-120-er7a-u</t>
+        </is>
+      </c>
     </row>
     <row r="5" ht="40" customHeight="1">
       <c r="A5" s="1" t="n">
         <v>382</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>ISWS 120 R6a</t>
         </is>
       </c>
@@ -1238,50 +1259,55 @@
         <v>1700</v>
       </c>
       <c r="AJ5" s="2" t="n">
         <v>1750</v>
       </c>
       <c r="AK5" s="2" t="n"/>
       <c r="AO5" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR5" s="2" t="n">
         <v>87.59999999999999</v>
       </c>
       <c r="AS5" s="2" t="n"/>
       <c r="AT5" s="2" t="n"/>
       <c r="AW5" s="2" t="n"/>
       <c r="AX5" t="inlineStr"/>
       <c r="AY5" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ5" t="b">
         <v>1</v>
       </c>
       <c r="BC5" s="3" t="n"/>
+      <c r="BD5" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-120-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="6" ht="40" customHeight="1">
       <c r="A6" s="1" t="n">
         <v>391</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>ISWS 120 R7a</t>
         </is>
       </c>
@@ -1359,50 +1385,55 @@
         <v>1700</v>
       </c>
       <c r="AJ6" s="2" t="n">
         <v>1650</v>
       </c>
       <c r="AK6" s="2" t="n"/>
       <c r="AO6" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR6" s="2" t="n">
         <v>87.59999999999999</v>
       </c>
       <c r="AS6" s="2" t="n"/>
       <c r="AT6" s="2" t="n"/>
       <c r="AW6" s="2" t="n"/>
       <c r="AX6" t="inlineStr"/>
       <c r="AY6" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ6" t="b">
         <v>1</v>
       </c>
       <c r="BC6" s="3" t="n"/>
+      <c r="BD6" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-120-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="7" ht="40" customHeight="1">
       <c r="A7" s="1" t="n">
         <v>383</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>ISWS 150 R6a</t>
         </is>
       </c>
@@ -1480,50 +1511,55 @@
         <v>1800</v>
       </c>
       <c r="AJ7" s="2" t="n">
         <v>1950</v>
       </c>
       <c r="AK7" s="2" t="n"/>
       <c r="AO7" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR7" s="2" t="n">
         <v>87.7</v>
       </c>
       <c r="AS7" s="2" t="n"/>
       <c r="AT7" s="2" t="n"/>
       <c r="AW7" s="2" t="n"/>
       <c r="AX7" t="inlineStr"/>
       <c r="AY7" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ7" t="b">
         <v>1</v>
       </c>
       <c r="BC7" s="3" t="n"/>
+      <c r="BD7" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-150-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="8" ht="40" customHeight="1">
       <c r="A8" s="1" t="n">
         <v>392</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>ISWS 150 R7a</t>
         </is>
       </c>
@@ -1601,50 +1637,55 @@
         <v>1800</v>
       </c>
       <c r="AJ8" s="2" t="n">
         <v>1850</v>
       </c>
       <c r="AK8" s="2" t="n"/>
       <c r="AO8" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR8" s="2" t="n">
         <v>87.7</v>
       </c>
       <c r="AS8" s="2" t="n"/>
       <c r="AT8" s="2" t="n"/>
       <c r="AW8" s="2" t="n"/>
       <c r="AX8" t="inlineStr"/>
       <c r="AY8" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ8" t="b">
         <v>1</v>
       </c>
       <c r="BC8" s="3" t="n"/>
+      <c r="BD8" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-150-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="9" ht="40" customHeight="1">
       <c r="A9" s="1" t="n">
         <v>375</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>ISWS 200 ER6a u</t>
         </is>
       </c>
@@ -1722,50 +1763,55 @@
         <v>2000</v>
       </c>
       <c r="AJ9" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="AK9" s="2" t="n"/>
       <c r="AO9" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR9" s="2" t="n">
         <v>89.59999999999999</v>
       </c>
       <c r="AS9" s="2" t="n"/>
       <c r="AT9" s="2" t="n"/>
       <c r="AW9" s="2" t="n"/>
       <c r="AX9" t="inlineStr"/>
       <c r="AY9" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ9" t="b">
         <v>1</v>
       </c>
       <c r="BC9" s="3" t="n"/>
+      <c r="BD9" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-200-er6a-u</t>
+        </is>
+      </c>
     </row>
     <row r="10" ht="40" customHeight="1">
       <c r="A10" s="1" t="n">
         <v>376</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>ISWS 200 ER7a u</t>
         </is>
       </c>
@@ -1843,50 +1889,55 @@
         <v>2000</v>
       </c>
       <c r="AJ10" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="AK10" s="2" t="n"/>
       <c r="AO10" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR10" s="2" t="n">
         <v>89.59999999999999</v>
       </c>
       <c r="AS10" s="2" t="n"/>
       <c r="AT10" s="2" t="n"/>
       <c r="AW10" s="2" t="n"/>
       <c r="AX10" t="inlineStr"/>
       <c r="AY10" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ10" t="b">
         <v>1</v>
       </c>
       <c r="BC10" s="3" t="n"/>
+      <c r="BD10" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-200-er7a-u</t>
+        </is>
+      </c>
     </row>
     <row r="11" ht="40" customHeight="1">
       <c r="A11" s="1" t="n">
         <v>384</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>ISWS 200 R6a</t>
         </is>
       </c>
@@ -1964,50 +2015,55 @@
         <v>1900</v>
       </c>
       <c r="AJ11" s="2" t="n">
         <v>2350</v>
       </c>
       <c r="AK11" s="2" t="n"/>
       <c r="AO11" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR11" s="2" t="n">
         <v>91.8</v>
       </c>
       <c r="AS11" s="2" t="n"/>
       <c r="AT11" s="2" t="n"/>
       <c r="AW11" s="2" t="n"/>
       <c r="AX11" t="inlineStr"/>
       <c r="AY11" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ11" t="b">
         <v>1</v>
       </c>
       <c r="BC11" s="3" t="n"/>
+      <c r="BD11" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-200-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="12" ht="40" customHeight="1">
       <c r="A12" s="1" t="n">
         <v>393</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>ISWS 200 R7a</t>
         </is>
       </c>
@@ -2085,50 +2141,55 @@
         <v>1900</v>
       </c>
       <c r="AJ12" s="2" t="n">
         <v>2150</v>
       </c>
       <c r="AK12" s="2" t="n"/>
       <c r="AO12" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR12" s="2" t="n">
         <v>91.8</v>
       </c>
       <c r="AS12" s="2" t="n"/>
       <c r="AT12" s="2" t="n"/>
       <c r="AW12" s="2" t="n"/>
       <c r="AX12" t="inlineStr"/>
       <c r="AY12" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ12" t="b">
         <v>1</v>
       </c>
       <c r="BC12" s="3" t="n"/>
+      <c r="BD12" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-200-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="13" ht="40" customHeight="1">
       <c r="A13" s="1" t="n">
         <v>377</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>ISWS 250 ER6a u</t>
         </is>
       </c>
@@ -2206,50 +2267,55 @@
         <v>2000</v>
       </c>
       <c r="AJ13" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="AK13" s="2" t="n"/>
       <c r="AO13" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR13" s="2" t="n">
         <v>93.40000000000001</v>
       </c>
       <c r="AS13" s="2" t="n"/>
       <c r="AT13" s="2" t="n"/>
       <c r="AW13" s="2" t="n"/>
       <c r="AX13" t="inlineStr"/>
       <c r="AY13" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ13" t="b">
         <v>1</v>
       </c>
       <c r="BC13" s="3" t="n"/>
+      <c r="BD13" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-250-er6a-u</t>
+        </is>
+      </c>
     </row>
     <row r="14" ht="40" customHeight="1">
       <c r="A14" s="1" t="n">
         <v>378</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>ISWS 250 ER7a u</t>
         </is>
       </c>
@@ -2327,50 +2393,55 @@
         <v>2000</v>
       </c>
       <c r="AJ14" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="AK14" s="2" t="n"/>
       <c r="AO14" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR14" s="2" t="n">
         <v>93.40000000000001</v>
       </c>
       <c r="AS14" s="2" t="n"/>
       <c r="AT14" s="2" t="n"/>
       <c r="AW14" s="2" t="n"/>
       <c r="AX14" t="inlineStr"/>
       <c r="AY14" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ14" t="b">
         <v>1</v>
       </c>
       <c r="BC14" s="3" t="n"/>
+      <c r="BD14" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-250-er7a-u</t>
+        </is>
+      </c>
     </row>
     <row r="15" ht="40" customHeight="1">
       <c r="A15" s="1" t="n">
         <v>385</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>ISWS 250 R6a</t>
         </is>
       </c>
@@ -2448,50 +2519,55 @@
         <v>1900</v>
       </c>
       <c r="AJ15" s="2" t="n">
         <v>3100</v>
       </c>
       <c r="AK15" s="2" t="n"/>
       <c r="AO15" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR15" s="2" t="n">
         <v>93.40000000000001</v>
       </c>
       <c r="AS15" s="2" t="n"/>
       <c r="AT15" s="2" t="n"/>
       <c r="AW15" s="2" t="n"/>
       <c r="AX15" t="inlineStr"/>
       <c r="AY15" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ15" t="b">
         <v>1</v>
       </c>
       <c r="BC15" s="3" t="n"/>
+      <c r="BD15" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-250-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="16" ht="40" customHeight="1">
       <c r="A16" s="1" t="n">
         <v>394</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>ISWS 250 R7a</t>
         </is>
       </c>
@@ -2569,50 +2645,55 @@
         <v>1900</v>
       </c>
       <c r="AJ16" s="2" t="n">
         <v>2900</v>
       </c>
       <c r="AK16" s="2" t="n"/>
       <c r="AO16" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR16" s="2" t="n">
         <v>93.40000000000001</v>
       </c>
       <c r="AS16" s="2" t="n"/>
       <c r="AT16" s="2" t="n"/>
       <c r="AW16" s="2" t="n"/>
       <c r="AX16" t="inlineStr"/>
       <c r="AY16" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ16" t="b">
         <v>1</v>
       </c>
       <c r="BC16" s="3" t="n"/>
+      <c r="BD16" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-250-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="17" ht="40" customHeight="1">
       <c r="A17" s="1" t="n">
         <v>379</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>ISWS 330 ER6a u</t>
         </is>
       </c>
@@ -2690,50 +2771,55 @@
         <v>2050</v>
       </c>
       <c r="AJ17" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AK17" s="2" t="n"/>
       <c r="AO17" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR17" s="2" t="n">
         <v>96.09999999999999</v>
       </c>
       <c r="AS17" s="2" t="n"/>
       <c r="AT17" s="2" t="n"/>
       <c r="AW17" s="2" t="n"/>
       <c r="AX17" t="inlineStr"/>
       <c r="AY17" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ17" t="b">
         <v>1</v>
       </c>
       <c r="BC17" s="3" t="n"/>
+      <c r="BD17" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-330-er6a-u</t>
+        </is>
+      </c>
     </row>
     <row r="18" ht="40" customHeight="1">
       <c r="A18" s="1" t="n">
         <v>380</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>ISWS 330 ER7a u</t>
         </is>
       </c>
@@ -2811,50 +2897,55 @@
         <v>2050</v>
       </c>
       <c r="AJ18" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AK18" s="2" t="n"/>
       <c r="AO18" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR18" s="2" t="n">
         <v>96.09999999999999</v>
       </c>
       <c r="AS18" s="2" t="n"/>
       <c r="AT18" s="2" t="n"/>
       <c r="AW18" s="2" t="n"/>
       <c r="AX18" t="inlineStr"/>
       <c r="AY18" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ18" t="b">
         <v>1</v>
       </c>
       <c r="BC18" s="3" t="n"/>
+      <c r="BD18" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-330-er7a-u</t>
+        </is>
+      </c>
     </row>
     <row r="19" ht="40" customHeight="1">
       <c r="A19" s="1" t="n">
         <v>386</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>ISWS 330 R6a</t>
         </is>
       </c>
@@ -2932,50 +3023,55 @@
         <v>1900</v>
       </c>
       <c r="AJ19" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="AK19" s="2" t="n"/>
       <c r="AO19" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR19" s="2" t="n">
         <v>93.5</v>
       </c>
       <c r="AS19" s="2" t="n"/>
       <c r="AT19" s="2" t="n"/>
       <c r="AW19" s="2" t="n"/>
       <c r="AX19" t="inlineStr"/>
       <c r="AY19" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ19" t="b">
         <v>1</v>
       </c>
       <c r="BC19" s="3" t="n"/>
+      <c r="BD19" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-330-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="20" ht="40" customHeight="1">
       <c r="A20" s="1" t="n">
         <v>395</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>ISWS 330 R7a</t>
         </is>
       </c>
@@ -3053,50 +3149,55 @@
         <v>1900</v>
       </c>
       <c r="AJ20" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="AK20" s="2" t="n"/>
       <c r="AO20" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR20" s="2" t="n">
         <v>93.5</v>
       </c>
       <c r="AS20" s="2" t="n"/>
       <c r="AT20" s="2" t="n"/>
       <c r="AW20" s="2" t="n"/>
       <c r="AX20" t="inlineStr"/>
       <c r="AY20" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ20" t="b">
         <v>1</v>
       </c>
       <c r="BC20" s="3" t="n"/>
+      <c r="BD20" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-330-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="21" ht="40" customHeight="1">
       <c r="A21" s="1" t="n">
         <v>387</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>ISWS 380 R6a</t>
         </is>
       </c>
@@ -3174,50 +3275,55 @@
         <v>1900</v>
       </c>
       <c r="AJ21" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="AK21" s="2" t="n"/>
       <c r="AO21" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR21" s="2" t="n">
         <v>93.5</v>
       </c>
       <c r="AS21" s="2" t="n"/>
       <c r="AT21" s="2" t="n"/>
       <c r="AW21" s="2" t="n"/>
       <c r="AX21" t="inlineStr"/>
       <c r="AY21" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ21" t="b">
         <v>1</v>
       </c>
       <c r="BC21" s="3" t="n"/>
+      <c r="BD21" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-380-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="22" ht="40" customHeight="1">
       <c r="A22" s="1" t="n">
         <v>396</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>ISWS 380 R7a</t>
         </is>
       </c>
@@ -3295,50 +3401,55 @@
         <v>1900</v>
       </c>
       <c r="AJ22" s="2" t="n">
         <v>3900</v>
       </c>
       <c r="AK22" s="2" t="n"/>
       <c r="AO22" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR22" s="2" t="n">
         <v>93.5</v>
       </c>
       <c r="AS22" s="2" t="n"/>
       <c r="AT22" s="2" t="n"/>
       <c r="AW22" s="2" t="n"/>
       <c r="AX22" t="inlineStr"/>
       <c r="AY22" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ22" t="b">
         <v>1</v>
       </c>
       <c r="BC22" s="3" t="n"/>
+      <c r="BD22" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-380-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="23" ht="40" customHeight="1">
       <c r="A23" s="1" t="n">
         <v>388</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>ISWS 490 R6a</t>
         </is>
       </c>
@@ -3416,50 +3527,55 @@
         <v>2000</v>
       </c>
       <c r="AJ23" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="AK23" s="2" t="n"/>
       <c r="AO23" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR23" s="2" t="n">
         <v>94.59999999999999</v>
       </c>
       <c r="AS23" s="2" t="n"/>
       <c r="AT23" s="2" t="n"/>
       <c r="AW23" s="2" t="n"/>
       <c r="AX23" t="inlineStr"/>
       <c r="AY23" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ23" t="b">
         <v>1</v>
       </c>
       <c r="BC23" s="3" t="n"/>
+      <c r="BD23" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-490-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="24" ht="40" customHeight="1">
       <c r="A24" s="1" t="n">
         <v>397</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>ISWS 490 R7a</t>
         </is>
       </c>
@@ -3537,50 +3653,55 @@
         <v>2000</v>
       </c>
       <c r="AJ24" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="AK24" s="2" t="n"/>
       <c r="AO24" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR24" s="2" t="n">
         <v>94.59999999999999</v>
       </c>
       <c r="AS24" s="2" t="n"/>
       <c r="AT24" s="2" t="n"/>
       <c r="AW24" s="2" t="n"/>
       <c r="AX24" t="inlineStr"/>
       <c r="AY24" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ24" t="b">
         <v>1</v>
       </c>
       <c r="BC24" s="3" t="n"/>
+      <c r="BD24" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-490-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="25" ht="40" customHeight="1">
       <c r="A25" s="1" t="n">
         <v>389</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>ISWS 630 R6a</t>
         </is>
       </c>
@@ -3658,50 +3779,55 @@
         <v>2500</v>
       </c>
       <c r="AJ25" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="AK25" s="2" t="n"/>
       <c r="AO25" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR25" s="2" t="n">
         <v>96.3</v>
       </c>
       <c r="AS25" s="2" t="n"/>
       <c r="AT25" s="2" t="n"/>
       <c r="AW25" s="2" t="n"/>
       <c r="AX25" t="inlineStr"/>
       <c r="AY25" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ25" t="b">
         <v>1</v>
       </c>
       <c r="BC25" s="3" t="n"/>
+      <c r="BD25" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-630-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="26" ht="40" customHeight="1">
       <c r="A26" s="1" t="n">
         <v>398</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>ISWS 630 R7a</t>
         </is>
       </c>
@@ -3779,50 +3905,55 @@
         <v>2500</v>
       </c>
       <c r="AJ26" s="2" t="n">
         <v>4900</v>
       </c>
       <c r="AK26" s="2" t="n"/>
       <c r="AO26" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR26" s="2" t="n">
         <v>96.3</v>
       </c>
       <c r="AS26" s="2" t="n"/>
       <c r="AT26" s="2" t="n"/>
       <c r="AW26" s="2" t="n"/>
       <c r="AX26" t="inlineStr"/>
       <c r="AY26" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ26" t="b">
         <v>1</v>
       </c>
       <c r="BC26" s="3" t="n"/>
+      <c r="BD26" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-630-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="27" ht="40" customHeight="1">
       <c r="A27" s="1" t="n">
         <v>381</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>ISWS 80 R6a</t>
         </is>
       </c>
@@ -3900,50 +4031,55 @@
         <v>1700</v>
       </c>
       <c r="AJ27" s="2" t="n">
         <v>1450</v>
       </c>
       <c r="AK27" s="2" t="n"/>
       <c r="AO27" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR27" s="2" t="n">
         <v>85</v>
       </c>
       <c r="AS27" s="2" t="n"/>
       <c r="AT27" s="2" t="n"/>
       <c r="AW27" s="2" t="n"/>
       <c r="AX27" t="inlineStr"/>
       <c r="AY27" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ27" t="b">
         <v>1</v>
       </c>
       <c r="BC27" s="3" t="n"/>
+      <c r="BD27" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-80-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="28" ht="40" customHeight="1">
       <c r="A28" s="1" t="n">
         <v>390</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>ISWS 80 R7a</t>
         </is>
       </c>
@@ -4021,50 +4157,55 @@
         <v>1700</v>
       </c>
       <c r="AJ28" s="2" t="n">
         <v>1350</v>
       </c>
       <c r="AK28" s="2" t="n"/>
       <c r="AO28" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR28" s="2" t="n">
         <v>85</v>
       </c>
       <c r="AS28" s="2" t="n"/>
       <c r="AT28" s="2" t="n"/>
       <c r="AW28" s="2" t="n"/>
       <c r="AX28" t="inlineStr"/>
       <c r="AY28" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ28" t="b">
         <v>1</v>
       </c>
       <c r="BC28" s="3" t="n"/>
+      <c r="BD28" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-isws-80-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="29" ht="40" customHeight="1">
       <c r="A29" s="1" t="n">
         <v>399</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>ISWSV 320 ER7a</t>
         </is>
       </c>
@@ -4140,50 +4281,55 @@
       </c>
       <c r="AI29" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ29" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="AK29" s="2" t="n"/>
       <c r="AO29" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt</t>
         </is>
       </c>
       <c r="AR29" s="2" t="n"/>
       <c r="AS29" s="2" t="n"/>
       <c r="AT29" s="2" t="n"/>
       <c r="AW29" s="2" t="n"/>
       <c r="AX29" t="inlineStr"/>
       <c r="AY29" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ29" t="b">
         <v>1</v>
       </c>
       <c r="BC29" s="3" t="n"/>
+      <c r="BD29" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iswsv-320-er7a</t>
+        </is>
+      </c>
     </row>
     <row r="30" ht="40" customHeight="1">
       <c r="A30" s="1" t="n">
         <v>404</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>ISWSV 320 R7a</t>
         </is>
       </c>
@@ -4259,50 +4405,55 @@
       </c>
       <c r="AI30" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ30" s="2" t="n">
         <v>2900</v>
       </c>
       <c r="AK30" s="2" t="n"/>
       <c r="AO30" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt</t>
         </is>
       </c>
       <c r="AR30" s="2" t="n"/>
       <c r="AS30" s="2" t="n"/>
       <c r="AT30" s="2" t="n"/>
       <c r="AW30" s="2" t="n"/>
       <c r="AX30" t="inlineStr"/>
       <c r="AY30" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ30" t="b">
         <v>1</v>
       </c>
       <c r="BC30" s="3" t="n"/>
+      <c r="BD30" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iswsv-320-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="31" ht="40" customHeight="1">
       <c r="A31" s="1" t="n">
         <v>400</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>ISWSV 400 ER7a</t>
         </is>
       </c>
@@ -4378,50 +4529,55 @@
       </c>
       <c r="AI31" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ31" s="2" t="n">
         <v>3100</v>
       </c>
       <c r="AK31" s="2" t="n"/>
       <c r="AO31" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt</t>
         </is>
       </c>
       <c r="AR31" s="2" t="n"/>
       <c r="AS31" s="2" t="n"/>
       <c r="AT31" s="2" t="n"/>
       <c r="AW31" s="2" t="n"/>
       <c r="AX31" t="inlineStr"/>
       <c r="AY31" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ31" t="b">
         <v>1</v>
       </c>
       <c r="BC31" s="3" t="n"/>
+      <c r="BD31" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iswsv-400-er7a</t>
+        </is>
+      </c>
     </row>
     <row r="32" ht="40" customHeight="1">
       <c r="A32" s="1" t="n">
         <v>405</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>ISWSV 400 R7a</t>
         </is>
       </c>
@@ -4497,50 +4653,55 @@
       </c>
       <c r="AI32" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ32" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="AK32" s="2" t="n"/>
       <c r="AO32" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt</t>
         </is>
       </c>
       <c r="AR32" s="2" t="n"/>
       <c r="AS32" s="2" t="n"/>
       <c r="AT32" s="2" t="n"/>
       <c r="AW32" s="2" t="n"/>
       <c r="AX32" t="inlineStr"/>
       <c r="AY32" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ32" t="b">
         <v>1</v>
       </c>
       <c r="BC32" s="3" t="n"/>
+      <c r="BD32" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iswsv-400-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="33" ht="40" customHeight="1">
       <c r="A33" s="1" t="n">
         <v>401</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>ISWSV 490 ER7a</t>
         </is>
       </c>
@@ -4616,50 +4777,55 @@
       </c>
       <c r="AI33" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ33" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AK33" s="2" t="n"/>
       <c r="AO33" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt</t>
         </is>
       </c>
       <c r="AR33" s="2" t="n"/>
       <c r="AS33" s="2" t="n"/>
       <c r="AT33" s="2" t="n"/>
       <c r="AW33" s="2" t="n"/>
       <c r="AX33" t="inlineStr"/>
       <c r="AY33" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ33" t="b">
         <v>1</v>
       </c>
       <c r="BC33" s="3" t="n"/>
+      <c r="BD33" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iswsv-490-er7a</t>
+        </is>
+      </c>
     </row>
     <row r="34" ht="40" customHeight="1">
       <c r="A34" s="1" t="n">
         <v>406</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>ISWSV 490 R7a</t>
         </is>
       </c>
@@ -4735,50 +4901,55 @@
       </c>
       <c r="AI34" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ34" s="2" t="n">
         <v>3100</v>
       </c>
       <c r="AK34" s="2" t="n"/>
       <c r="AO34" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt</t>
         </is>
       </c>
       <c r="AR34" s="2" t="n"/>
       <c r="AS34" s="2" t="n"/>
       <c r="AT34" s="2" t="n"/>
       <c r="AW34" s="2" t="n"/>
       <c r="AX34" t="inlineStr"/>
       <c r="AY34" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ34" t="b">
         <v>1</v>
       </c>
       <c r="BC34" s="3" t="n"/>
+      <c r="BD34" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iswsv-490-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="35" ht="40" customHeight="1">
       <c r="A35" s="1" t="n">
         <v>402</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>ISWSV 650 ER7a</t>
         </is>
       </c>
@@ -4854,50 +5025,55 @@
       </c>
       <c r="AI35" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AJ35" s="2" t="n">
         <v>3850</v>
       </c>
       <c r="AK35" s="2" t="n"/>
       <c r="AO35" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt</t>
         </is>
       </c>
       <c r="AR35" s="2" t="n"/>
       <c r="AS35" s="2" t="n"/>
       <c r="AT35" s="2" t="n"/>
       <c r="AW35" s="2" t="n"/>
       <c r="AX35" t="inlineStr"/>
       <c r="AY35" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ35" t="b">
         <v>1</v>
       </c>
       <c r="BC35" s="3" t="n"/>
+      <c r="BD35" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iswsv-650-er7a</t>
+        </is>
+      </c>
     </row>
     <row r="36" ht="40" customHeight="1">
       <c r="A36" s="1" t="n">
         <v>407</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>ISWSV 650 R7a</t>
         </is>
       </c>
@@ -4973,50 +5149,55 @@
       </c>
       <c r="AI36" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AJ36" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="AK36" s="2" t="n"/>
       <c r="AO36" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt</t>
         </is>
       </c>
       <c r="AR36" s="2" t="n"/>
       <c r="AS36" s="2" t="n"/>
       <c r="AT36" s="2" t="n"/>
       <c r="AW36" s="2" t="n"/>
       <c r="AX36" t="inlineStr"/>
       <c r="AY36" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ36" t="b">
         <v>1</v>
       </c>
       <c r="BC36" s="3" t="n"/>
+      <c r="BD36" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iswsv-650-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="37" ht="40" customHeight="1">
       <c r="A37" s="1" t="n">
         <v>403</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>ISWSV 780 ER7a</t>
         </is>
       </c>
@@ -5092,50 +5273,55 @@
       </c>
       <c r="AI37" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ37" s="2" t="n">
         <v>3950</v>
       </c>
       <c r="AK37" s="2" t="n"/>
       <c r="AO37" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt</t>
         </is>
       </c>
       <c r="AR37" s="2" t="n"/>
       <c r="AS37" s="2" t="n"/>
       <c r="AT37" s="2" t="n"/>
       <c r="AW37" s="2" t="n"/>
       <c r="AX37" t="inlineStr"/>
       <c r="AY37" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ37" t="b">
         <v>1</v>
       </c>
       <c r="BC37" s="3" t="n"/>
+      <c r="BD37" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iswsv-780-er7a</t>
+        </is>
+      </c>
     </row>
     <row r="38" ht="40" customHeight="1">
       <c r="A38" s="1" t="n">
         <v>408</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>ISWSV 780 R7a</t>
         </is>
       </c>
@@ -5211,50 +5397,55 @@
       </c>
       <c r="AI38" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ38" s="2" t="n">
         <v>3900</v>
       </c>
       <c r="AK38" s="2" t="n"/>
       <c r="AO38" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt</t>
         </is>
       </c>
       <c r="AR38" s="2" t="n"/>
       <c r="AS38" s="2" t="n"/>
       <c r="AT38" s="2" t="n"/>
       <c r="AW38" s="2" t="n"/>
       <c r="AX38" t="inlineStr"/>
       <c r="AY38" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ38" t="b">
         <v>1</v>
       </c>
       <c r="BC38" s="3" t="n"/>
+      <c r="BD38" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iswsv-780-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="39" ht="40" customHeight="1">
       <c r="A39" s="1" t="n">
         <v>410</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>IWWDS 110 ER4b</t>
         </is>
       </c>
@@ -5330,50 +5521,55 @@
       </c>
       <c r="AI39" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ39" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AK39" s="2" t="n"/>
       <c r="AO39" t="inlineStr">
         <is>
           <t>2 Stufen (75%, 100%) / Drehzahlgeregelt (75%-100%)</t>
         </is>
       </c>
       <c r="AR39" s="2" t="n"/>
       <c r="AS39" s="2" t="n"/>
       <c r="AT39" s="2" t="n"/>
       <c r="AW39" s="2" t="n"/>
       <c r="AX39" t="inlineStr"/>
       <c r="AY39" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ39" t="b">
         <v>1</v>
       </c>
       <c r="BC39" s="3" t="n"/>
+      <c r="BD39" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwds-110-er4b</t>
+        </is>
+      </c>
     </row>
     <row r="40" ht="40" customHeight="1">
       <c r="A40" s="1" t="n">
         <v>416</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>IWWDS 110 R4b</t>
         </is>
       </c>
@@ -5442,50 +5638,55 @@
       <c r="AG40" s="2" t="n">
         <v>3700</v>
       </c>
       <c r="AH40" s="2" t="n">
         <v>1400</v>
       </c>
       <c r="AI40" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ40" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AK40" s="2" t="n"/>
       <c r="AR40" s="2" t="n"/>
       <c r="AS40" s="2" t="n"/>
       <c r="AT40" s="2" t="n"/>
       <c r="AW40" s="2" t="n"/>
       <c r="AX40" t="inlineStr"/>
       <c r="AY40" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ40" t="b">
         <v>1</v>
       </c>
       <c r="BC40" s="3" t="n"/>
+      <c r="BD40" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwds-110-r4b</t>
+        </is>
+      </c>
     </row>
     <row r="41" ht="40" customHeight="1">
       <c r="A41" s="1" t="n">
         <v>411</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>IWWDS 160 ER4b</t>
         </is>
       </c>
@@ -5561,50 +5762,55 @@
       </c>
       <c r="AI41" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AJ41" s="2" t="n">
         <v>2200</v>
       </c>
       <c r="AK41" s="2" t="n"/>
       <c r="AO41" t="inlineStr">
         <is>
           <t>2 Stufen (75%, 100%) / Drehzahlgeregelt (75%-100%)</t>
         </is>
       </c>
       <c r="AR41" s="2" t="n"/>
       <c r="AS41" s="2" t="n"/>
       <c r="AT41" s="2" t="n"/>
       <c r="AW41" s="2" t="n"/>
       <c r="AX41" t="inlineStr"/>
       <c r="AY41" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ41" t="b">
         <v>1</v>
       </c>
       <c r="BC41" s="3" t="n"/>
+      <c r="BD41" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwds-160-er4b</t>
+        </is>
+      </c>
     </row>
     <row r="42" ht="40" customHeight="1">
       <c r="A42" s="1" t="n">
         <v>417</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>IWWDS 160 R4b</t>
         </is>
       </c>
@@ -5673,50 +5879,55 @@
       <c r="AG42" s="2" t="n">
         <v>3700</v>
       </c>
       <c r="AH42" s="2" t="n">
         <v>1500</v>
       </c>
       <c r="AI42" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AJ42" s="2" t="n">
         <v>2200</v>
       </c>
       <c r="AK42" s="2" t="n"/>
       <c r="AR42" s="2" t="n"/>
       <c r="AS42" s="2" t="n"/>
       <c r="AT42" s="2" t="n"/>
       <c r="AW42" s="2" t="n"/>
       <c r="AX42" t="inlineStr"/>
       <c r="AY42" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ42" t="b">
         <v>1</v>
       </c>
       <c r="BC42" s="3" t="n"/>
+      <c r="BD42" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwds-160-r4b</t>
+        </is>
+      </c>
     </row>
     <row r="43" ht="40" customHeight="1">
       <c r="A43" s="1" t="n">
         <v>412</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>IWWDS 210 ER4b</t>
         </is>
       </c>
@@ -5792,50 +6003,55 @@
       </c>
       <c r="AI43" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ43" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="AK43" s="2" t="n"/>
       <c r="AO43" t="inlineStr">
         <is>
           <t>2 Stufen (75%, 100%) / Drehzahlgeregelt (75%-100%)</t>
         </is>
       </c>
       <c r="AR43" s="2" t="n"/>
       <c r="AS43" s="2" t="n"/>
       <c r="AT43" s="2" t="n"/>
       <c r="AW43" s="2" t="n"/>
       <c r="AX43" t="inlineStr"/>
       <c r="AY43" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ43" t="b">
         <v>1</v>
       </c>
       <c r="BC43" s="3" t="n"/>
+      <c r="BD43" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwds-210-er4b</t>
+        </is>
+      </c>
     </row>
     <row r="44" ht="40" customHeight="1">
       <c r="A44" s="1" t="n">
         <v>418</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>IWWDS 210 R4b</t>
         </is>
       </c>
@@ -5904,50 +6120,55 @@
       <c r="AG44" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="AH44" s="2" t="n">
         <v>1700</v>
       </c>
       <c r="AI44" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ44" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="AK44" s="2" t="n"/>
       <c r="AR44" s="2" t="n"/>
       <c r="AS44" s="2" t="n"/>
       <c r="AT44" s="2" t="n"/>
       <c r="AW44" s="2" t="n"/>
       <c r="AX44" t="inlineStr"/>
       <c r="AY44" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ44" t="b">
         <v>1</v>
       </c>
       <c r="BC44" s="3" t="n"/>
+      <c r="BD44" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwds-210-r4b</t>
+        </is>
+      </c>
     </row>
     <row r="45" ht="40" customHeight="1">
       <c r="A45" s="1" t="n">
         <v>413</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>IWWDS 280 ER4b</t>
         </is>
       </c>
@@ -6023,50 +6244,55 @@
       </c>
       <c r="AI45" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ45" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AK45" s="2" t="n"/>
       <c r="AO45" t="inlineStr">
         <is>
           <t>2 Stufen (75%, 100%) / Drehzahlgeregelt (75%-100%)</t>
         </is>
       </c>
       <c r="AR45" s="2" t="n"/>
       <c r="AS45" s="2" t="n"/>
       <c r="AT45" s="2" t="n"/>
       <c r="AW45" s="2" t="n"/>
       <c r="AX45" t="inlineStr"/>
       <c r="AY45" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ45" t="b">
         <v>1</v>
       </c>
       <c r="BC45" s="3" t="n"/>
+      <c r="BD45" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwds-280-er4b</t>
+        </is>
+      </c>
     </row>
     <row r="46" ht="40" customHeight="1">
       <c r="A46" s="1" t="n">
         <v>419</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>IWWDS 280 R4b</t>
         </is>
       </c>
@@ -6135,50 +6361,55 @@
       <c r="AG46" s="2" t="n">
         <v>4100</v>
       </c>
       <c r="AH46" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AI46" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ46" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AK46" s="2" t="n"/>
       <c r="AR46" s="2" t="n"/>
       <c r="AS46" s="2" t="n"/>
       <c r="AT46" s="2" t="n"/>
       <c r="AW46" s="2" t="n"/>
       <c r="AX46" t="inlineStr"/>
       <c r="AY46" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ46" t="b">
         <v>1</v>
       </c>
       <c r="BC46" s="3" t="n"/>
+      <c r="BD46" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwds-280-r4b</t>
+        </is>
+      </c>
     </row>
     <row r="47" ht="40" customHeight="1">
       <c r="A47" s="1" t="n">
         <v>414</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>IWWDS 430 ER4b</t>
         </is>
       </c>
@@ -6254,50 +6485,55 @@
       </c>
       <c r="AI47" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="AJ47" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="AK47" s="2" t="n"/>
       <c r="AO47" t="inlineStr">
         <is>
           <t>2 Stufen (75%, 100%) / Drehzahlgeregelt (75%-100%)</t>
         </is>
       </c>
       <c r="AR47" s="2" t="n"/>
       <c r="AS47" s="2" t="n"/>
       <c r="AT47" s="2" t="n"/>
       <c r="AW47" s="2" t="n"/>
       <c r="AX47" t="inlineStr"/>
       <c r="AY47" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ47" t="b">
         <v>1</v>
       </c>
       <c r="BC47" s="3" t="n"/>
+      <c r="BD47" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwds-430-er4b</t>
+        </is>
+      </c>
     </row>
     <row r="48" ht="40" customHeight="1">
       <c r="A48" s="1" t="n">
         <v>420</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>IWWDS 430 R4b</t>
         </is>
       </c>
@@ -6366,50 +6602,55 @@
       <c r="AG48" s="2" t="n">
         <v>4300</v>
       </c>
       <c r="AH48" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AI48" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="AJ48" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="AK48" s="2" t="n"/>
       <c r="AR48" s="2" t="n"/>
       <c r="AS48" s="2" t="n"/>
       <c r="AT48" s="2" t="n"/>
       <c r="AW48" s="2" t="n"/>
       <c r="AX48" t="inlineStr"/>
       <c r="AY48" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ48" t="b">
         <v>1</v>
       </c>
       <c r="BC48" s="3" t="n"/>
+      <c r="BD48" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwds-430-r4b</t>
+        </is>
+      </c>
     </row>
     <row r="49" ht="40" customHeight="1">
       <c r="A49" s="1" t="n">
         <v>409</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>IWWDS 50 ER4b</t>
         </is>
       </c>
@@ -6485,50 +6726,55 @@
       </c>
       <c r="AI49" s="2" t="n">
         <v>1700</v>
       </c>
       <c r="AJ49" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AK49" s="2" t="n"/>
       <c r="AO49" t="inlineStr">
         <is>
           <t>2 Stufen (75%, 100%) / Drehzahlgeregelt (75%-100%)</t>
         </is>
       </c>
       <c r="AR49" s="2" t="n"/>
       <c r="AS49" s="2" t="n"/>
       <c r="AT49" s="2" t="n"/>
       <c r="AW49" s="2" t="n"/>
       <c r="AX49" t="inlineStr"/>
       <c r="AY49" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ49" t="b">
         <v>1</v>
       </c>
       <c r="BC49" s="3" t="n"/>
+      <c r="BD49" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwds-50-er4b</t>
+        </is>
+      </c>
     </row>
     <row r="50" ht="40" customHeight="1">
       <c r="A50" s="1" t="n">
         <v>415</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>IWWDS 50 R4b</t>
         </is>
       </c>
@@ -6597,50 +6843,55 @@
       <c r="AG50" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AH50" s="2" t="n">
         <v>1400</v>
       </c>
       <c r="AI50" s="2" t="n">
         <v>1700</v>
       </c>
       <c r="AJ50" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AK50" s="2" t="n"/>
       <c r="AR50" s="2" t="n"/>
       <c r="AS50" s="2" t="n"/>
       <c r="AT50" s="2" t="n"/>
       <c r="AW50" s="2" t="n"/>
       <c r="AX50" t="inlineStr"/>
       <c r="AY50" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ50" t="b">
         <v>1</v>
       </c>
       <c r="BC50" s="3" t="n"/>
+      <c r="BD50" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwds-50-r4b</t>
+        </is>
+      </c>
     </row>
     <row r="51" ht="40" customHeight="1">
       <c r="A51" s="1" t="n">
         <v>422</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>IWWHS 130 ER4b</t>
         </is>
       </c>
@@ -6716,50 +6967,55 @@
       </c>
       <c r="AI51" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ51" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AK51" s="2" t="n"/>
       <c r="AO51" t="inlineStr">
         <is>
           <t>2 Stufen (75%, 100%) / Drehzahlgeregelt (75%-100%)</t>
         </is>
       </c>
       <c r="AR51" s="2" t="n"/>
       <c r="AS51" s="2" t="n"/>
       <c r="AT51" s="2" t="n"/>
       <c r="AW51" s="2" t="n"/>
       <c r="AX51" t="inlineStr"/>
       <c r="AY51" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ51" t="b">
         <v>1</v>
       </c>
       <c r="BC51" s="3" t="n"/>
+      <c r="BD51" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-130-er4b</t>
+        </is>
+      </c>
     </row>
     <row r="52" ht="40" customHeight="1">
       <c r="A52" s="1" t="n">
         <v>423</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>IWWHS 190 ER4b</t>
         </is>
       </c>
@@ -6835,50 +7091,55 @@
       </c>
       <c r="AI52" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AJ52" s="2" t="n">
         <v>2200</v>
       </c>
       <c r="AK52" s="2" t="n"/>
       <c r="AO52" t="inlineStr">
         <is>
           <t>2 Stufen (75%, 100%) / Drehzahlgeregelt (75%-100%)</t>
         </is>
       </c>
       <c r="AR52" s="2" t="n"/>
       <c r="AS52" s="2" t="n"/>
       <c r="AT52" s="2" t="n"/>
       <c r="AW52" s="2" t="n"/>
       <c r="AX52" t="inlineStr"/>
       <c r="AY52" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ52" t="b">
         <v>1</v>
       </c>
       <c r="BC52" s="3" t="n"/>
+      <c r="BD52" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-190-er4b</t>
+        </is>
+      </c>
     </row>
     <row r="53" ht="40" customHeight="1">
       <c r="A53" s="1" t="n">
         <v>424</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>IWWHS 240 ER4b</t>
         </is>
       </c>
@@ -6954,50 +7215,55 @@
       </c>
       <c r="AI53" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ53" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="AK53" s="2" t="n"/>
       <c r="AO53" t="inlineStr">
         <is>
           <t>2 Stufen (75%, 100%) / Drehzahlgeregelt (75%-100%)</t>
         </is>
       </c>
       <c r="AR53" s="2" t="n"/>
       <c r="AS53" s="2" t="n"/>
       <c r="AT53" s="2" t="n"/>
       <c r="AW53" s="2" t="n"/>
       <c r="AX53" t="inlineStr"/>
       <c r="AY53" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ53" t="b">
         <v>1</v>
       </c>
       <c r="BC53" s="3" t="n"/>
+      <c r="BD53" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-240-er4b</t>
+        </is>
+      </c>
     </row>
     <row r="54" ht="40" customHeight="1">
       <c r="A54" s="1" t="n">
         <v>425</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>IWWHS 320 ER4b</t>
         </is>
       </c>
@@ -7073,50 +7339,55 @@
       </c>
       <c r="AI54" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ54" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AK54" s="2" t="n"/>
       <c r="AO54" t="inlineStr">
         <is>
           <t>2 Stufen (75%, 100%) / Drehzahlgeregelt (75%-100%)</t>
         </is>
       </c>
       <c r="AR54" s="2" t="n"/>
       <c r="AS54" s="2" t="n"/>
       <c r="AT54" s="2" t="n"/>
       <c r="AW54" s="2" t="n"/>
       <c r="AX54" t="inlineStr"/>
       <c r="AY54" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ54" t="b">
         <v>1</v>
       </c>
       <c r="BC54" s="3" t="n"/>
+      <c r="BD54" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-320-er4b</t>
+        </is>
+      </c>
     </row>
     <row r="55" ht="40" customHeight="1">
       <c r="A55" s="1" t="n">
         <v>427</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>IWWHS 390 ER6c2</t>
         </is>
       </c>
@@ -7192,50 +7463,55 @@
       </c>
       <c r="AI55" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AJ55" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AK55" s="2" t="n"/>
       <c r="AO55" t="inlineStr">
         <is>
           <t>2 Stufen (50%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR55" s="2" t="n"/>
       <c r="AS55" s="2" t="n"/>
       <c r="AT55" s="2" t="n"/>
       <c r="AW55" s="2" t="n"/>
       <c r="AX55" t="inlineStr"/>
       <c r="AY55" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ55" t="b">
         <v>1</v>
       </c>
       <c r="BC55" s="3" t="n"/>
+      <c r="BD55" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-390-er6c2</t>
+        </is>
+      </c>
     </row>
     <row r="56" ht="40" customHeight="1">
       <c r="A56" s="1" t="n">
         <v>431</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>IWWHS 390 ER7c2</t>
         </is>
       </c>
@@ -7311,50 +7587,55 @@
       </c>
       <c r="AI56" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AJ56" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AK56" s="2" t="n"/>
       <c r="AO56" t="inlineStr">
         <is>
           <t>2 Stufen (50%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR56" s="2" t="n"/>
       <c r="AS56" s="2" t="n"/>
       <c r="AT56" s="2" t="n"/>
       <c r="AW56" s="2" t="n"/>
       <c r="AX56" t="inlineStr"/>
       <c r="AY56" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ56" t="b">
         <v>1</v>
       </c>
       <c r="BC56" s="3" t="n"/>
+      <c r="BD56" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-390-er7c2</t>
+        </is>
+      </c>
     </row>
     <row r="57" ht="40" customHeight="1">
       <c r="A57" s="1" t="n">
         <v>428</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>IWWHS 470 ER6c2</t>
         </is>
       </c>
@@ -7430,50 +7711,55 @@
       </c>
       <c r="AI57" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AJ57" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="AK57" s="2" t="n"/>
       <c r="AO57" t="inlineStr">
         <is>
           <t>2 Stufen (50%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR57" s="2" t="n"/>
       <c r="AS57" s="2" t="n"/>
       <c r="AT57" s="2" t="n"/>
       <c r="AW57" s="2" t="n"/>
       <c r="AX57" t="inlineStr"/>
       <c r="AY57" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ57" t="b">
         <v>1</v>
       </c>
       <c r="BC57" s="3" t="n"/>
+      <c r="BD57" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-470-er6c2</t>
+        </is>
+      </c>
     </row>
     <row r="58" ht="40" customHeight="1">
       <c r="A58" s="1" t="n">
         <v>432</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>IWWHS 470 ER7c2</t>
         </is>
       </c>
@@ -7549,50 +7835,55 @@
       </c>
       <c r="AI58" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ58" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="AK58" s="2" t="n"/>
       <c r="AO58" t="inlineStr">
         <is>
           <t>2 Stufen (50%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR58" s="2" t="n"/>
       <c r="AS58" s="2" t="n"/>
       <c r="AT58" s="2" t="n"/>
       <c r="AW58" s="2" t="n"/>
       <c r="AX58" t="inlineStr"/>
       <c r="AY58" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ58" t="b">
         <v>1</v>
       </c>
       <c r="BC58" s="3" t="n"/>
+      <c r="BD58" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-470-er7c2</t>
+        </is>
+      </c>
     </row>
     <row r="59" ht="40" customHeight="1">
       <c r="A59" s="1" t="n">
         <v>426</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>IWWHS 540 ER4b</t>
         </is>
       </c>
@@ -7668,50 +7959,55 @@
       </c>
       <c r="AI59" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="AJ59" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="AK59" s="2" t="n"/>
       <c r="AO59" t="inlineStr">
         <is>
           <t>2 Stufen (75%, 100%) / Drehzahlgeregelt (75%-100%)</t>
         </is>
       </c>
       <c r="AR59" s="2" t="n"/>
       <c r="AS59" s="2" t="n"/>
       <c r="AT59" s="2" t="n"/>
       <c r="AW59" s="2" t="n"/>
       <c r="AX59" t="inlineStr"/>
       <c r="AY59" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ59" t="b">
         <v>1</v>
       </c>
       <c r="BC59" s="3" t="n"/>
+      <c r="BD59" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-540-er4b</t>
+        </is>
+      </c>
     </row>
     <row r="60" ht="40" customHeight="1">
       <c r="A60" s="1" t="n">
         <v>429</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>IWWHS 570 ER6c2</t>
         </is>
       </c>
@@ -7787,50 +8083,55 @@
       </c>
       <c r="AI60" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ60" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="AK60" s="2" t="n"/>
       <c r="AO60" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR60" s="2" t="n"/>
       <c r="AS60" s="2" t="n"/>
       <c r="AT60" s="2" t="n"/>
       <c r="AW60" s="2" t="n"/>
       <c r="AX60" t="inlineStr"/>
       <c r="AY60" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ60" t="b">
         <v>1</v>
       </c>
       <c r="BC60" s="3" t="n"/>
+      <c r="BD60" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-570-er6c2</t>
+        </is>
+      </c>
     </row>
     <row r="61" ht="40" customHeight="1">
       <c r="A61" s="1" t="n">
         <v>433</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>IWWHS 570 ER7c2</t>
         </is>
       </c>
@@ -7906,50 +8207,55 @@
       </c>
       <c r="AI61" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ61" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="AK61" s="2" t="n"/>
       <c r="AO61" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR61" s="2" t="n"/>
       <c r="AS61" s="2" t="n"/>
       <c r="AT61" s="2" t="n"/>
       <c r="AW61" s="2" t="n"/>
       <c r="AX61" t="inlineStr"/>
       <c r="AY61" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ61" t="b">
         <v>1</v>
       </c>
       <c r="BC61" s="3" t="n"/>
+      <c r="BD61" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-570-er7c2</t>
+        </is>
+      </c>
     </row>
     <row r="62" ht="40" customHeight="1">
       <c r="A62" s="1" t="n">
         <v>421</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>R1233zd(E)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>IWWHS 60 ER4b</t>
         </is>
       </c>
@@ -8025,50 +8331,55 @@
       </c>
       <c r="AI62" s="2" t="n">
         <v>1700</v>
       </c>
       <c r="AJ62" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AK62" s="2" t="n"/>
       <c r="AO62" t="inlineStr">
         <is>
           <t>2 Stufen (75%, 100%) / Drehzahlgeregelt (75%-100%)</t>
         </is>
       </c>
       <c r="AR62" s="2" t="n"/>
       <c r="AS62" s="2" t="n"/>
       <c r="AT62" s="2" t="n"/>
       <c r="AW62" s="2" t="n"/>
       <c r="AX62" t="inlineStr"/>
       <c r="AY62" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ62" t="b">
         <v>1</v>
       </c>
       <c r="BC62" s="3" t="n"/>
+      <c r="BD62" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-60-er4b</t>
+        </is>
+      </c>
     </row>
     <row r="63" ht="40" customHeight="1">
       <c r="A63" s="1" t="n">
         <v>430</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>IWWHS 740 ER6c2</t>
         </is>
       </c>
@@ -8144,50 +8455,55 @@
       </c>
       <c r="AI63" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ63" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="AK63" s="2" t="n"/>
       <c r="AO63" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR63" s="2" t="n"/>
       <c r="AS63" s="2" t="n"/>
       <c r="AT63" s="2" t="n"/>
       <c r="AW63" s="2" t="n"/>
       <c r="AX63" t="inlineStr"/>
       <c r="AY63" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ63" t="b">
         <v>1</v>
       </c>
       <c r="BC63" s="3" t="n"/>
+      <c r="BD63" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-740-er6c2</t>
+        </is>
+      </c>
     </row>
     <row r="64" ht="40" customHeight="1">
       <c r="A64" s="1" t="n">
         <v>434</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>IWWHS 740 ER7c2</t>
         </is>
       </c>
@@ -8263,50 +8579,55 @@
       </c>
       <c r="AI64" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ64" s="2" t="n">
         <v>4800</v>
       </c>
       <c r="AK64" s="2" t="n"/>
       <c r="AO64" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR64" s="2" t="n"/>
       <c r="AS64" s="2" t="n"/>
       <c r="AT64" s="2" t="n"/>
       <c r="AW64" s="2" t="n"/>
       <c r="AX64" t="inlineStr"/>
       <c r="AY64" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ64" t="b">
         <v>1</v>
       </c>
       <c r="BC64" s="3" t="n"/>
+      <c r="BD64" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwhs-740-er7c2</t>
+        </is>
+      </c>
     </row>
     <row r="65" ht="40" customHeight="1">
       <c r="A65" s="1" t="n">
         <v>443</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>IWWS 110 R6a</t>
         </is>
       </c>
@@ -8384,50 +8705,55 @@
         <v>1700</v>
       </c>
       <c r="AJ65" s="2" t="n">
         <v>1450</v>
       </c>
       <c r="AK65" s="2" t="n"/>
       <c r="AO65" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR65" s="2" t="n">
         <v>85</v>
       </c>
       <c r="AS65" s="2" t="n"/>
       <c r="AT65" s="2" t="n"/>
       <c r="AW65" s="2" t="n"/>
       <c r="AX65" t="inlineStr"/>
       <c r="AY65" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ65" t="b">
         <v>1</v>
       </c>
       <c r="BC65" s="3" t="n"/>
+      <c r="BD65" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-110-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="66" ht="40" customHeight="1">
       <c r="A66" s="1" t="n">
         <v>452</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>IWWS 110 R7a</t>
         </is>
       </c>
@@ -8505,50 +8831,55 @@
         <v>1700</v>
       </c>
       <c r="AJ66" s="2" t="n">
         <v>1350</v>
       </c>
       <c r="AK66" s="2" t="n"/>
       <c r="AO66" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR66" s="2" t="n">
         <v>85</v>
       </c>
       <c r="AS66" s="2" t="n"/>
       <c r="AT66" s="2" t="n"/>
       <c r="AW66" s="2" t="n"/>
       <c r="AX66" t="inlineStr"/>
       <c r="AY66" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ66" t="b">
         <v>1</v>
       </c>
       <c r="BC66" s="3" t="n"/>
+      <c r="BD66" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-110-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="67" ht="40" customHeight="1">
       <c r="A67" s="1" t="n">
         <v>435</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>IWWS 170 ER6a u</t>
         </is>
       </c>
@@ -8626,50 +8957,55 @@
         <v>1950</v>
       </c>
       <c r="AJ67" s="2" t="n">
         <v>1400</v>
       </c>
       <c r="AK67" s="2" t="n"/>
       <c r="AO67" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR67" s="2" t="n">
         <v>89.40000000000001</v>
       </c>
       <c r="AS67" s="2" t="n"/>
       <c r="AT67" s="2" t="n"/>
       <c r="AW67" s="2" t="n"/>
       <c r="AX67" t="inlineStr"/>
       <c r="AY67" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ67" t="b">
         <v>1</v>
       </c>
       <c r="BC67" s="3" t="n"/>
+      <c r="BD67" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-170-er6a-u</t>
+        </is>
+      </c>
     </row>
     <row r="68" ht="40" customHeight="1">
       <c r="A68" s="1" t="n">
         <v>436</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>IWWS 170 ER7a u</t>
         </is>
       </c>
@@ -8747,50 +9083,55 @@
         <v>1950</v>
       </c>
       <c r="AJ68" s="2" t="n">
         <v>1400</v>
       </c>
       <c r="AK68" s="2" t="n"/>
       <c r="AO68" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR68" s="2" t="n">
         <v>89.40000000000001</v>
       </c>
       <c r="AS68" s="2" t="n"/>
       <c r="AT68" s="2" t="n"/>
       <c r="AW68" s="2" t="n"/>
       <c r="AX68" t="inlineStr"/>
       <c r="AY68" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ68" t="b">
         <v>1</v>
       </c>
       <c r="BC68" s="3" t="n"/>
+      <c r="BD68" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-170-er7a-u</t>
+        </is>
+      </c>
     </row>
     <row r="69" ht="40" customHeight="1">
       <c r="A69" s="1" t="n">
         <v>444</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>IWWS 170 R6a</t>
         </is>
       </c>
@@ -8868,50 +9209,55 @@
         <v>1700</v>
       </c>
       <c r="AJ69" s="2" t="n">
         <v>1750</v>
       </c>
       <c r="AK69" s="2" t="n"/>
       <c r="AO69" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR69" s="2" t="n">
         <v>87.59999999999999</v>
       </c>
       <c r="AS69" s="2" t="n"/>
       <c r="AT69" s="2" t="n"/>
       <c r="AW69" s="2" t="n"/>
       <c r="AX69" t="inlineStr"/>
       <c r="AY69" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ69" t="b">
         <v>1</v>
       </c>
       <c r="BC69" s="3" t="n"/>
+      <c r="BD69" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-170-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="70" ht="40" customHeight="1">
       <c r="A70" s="1" t="n">
         <v>453</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>IWWS 170 R7a</t>
         </is>
       </c>
@@ -8989,50 +9335,55 @@
         <v>1700</v>
       </c>
       <c r="AJ70" s="2" t="n">
         <v>1650</v>
       </c>
       <c r="AK70" s="2" t="n"/>
       <c r="AO70" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR70" s="2" t="n">
         <v>87.59999999999999</v>
       </c>
       <c r="AS70" s="2" t="n"/>
       <c r="AT70" s="2" t="n"/>
       <c r="AW70" s="2" t="n"/>
       <c r="AX70" t="inlineStr"/>
       <c r="AY70" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ70" t="b">
         <v>1</v>
       </c>
       <c r="BC70" s="3" t="n"/>
+      <c r="BD70" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-170-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="71" ht="40" customHeight="1">
       <c r="A71" s="1" t="n">
         <v>445</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>IWWS 210 R6a</t>
         </is>
       </c>
@@ -9110,50 +9461,55 @@
         <v>1800</v>
       </c>
       <c r="AJ71" s="2" t="n">
         <v>1950</v>
       </c>
       <c r="AK71" s="2" t="n"/>
       <c r="AO71" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR71" s="2" t="n">
         <v>87.7</v>
       </c>
       <c r="AS71" s="2" t="n"/>
       <c r="AT71" s="2" t="n"/>
       <c r="AW71" s="2" t="n"/>
       <c r="AX71" t="inlineStr"/>
       <c r="AY71" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ71" t="b">
         <v>1</v>
       </c>
       <c r="BC71" s="3" t="n"/>
+      <c r="BD71" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-210-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="72" ht="40" customHeight="1">
       <c r="A72" s="1" t="n">
         <v>454</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>IWWS 210 R7a</t>
         </is>
       </c>
@@ -9231,50 +9587,55 @@
         <v>1800</v>
       </c>
       <c r="AJ72" s="2" t="n">
         <v>1850</v>
       </c>
       <c r="AK72" s="2" t="n"/>
       <c r="AO72" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR72" s="2" t="n">
         <v>87.7</v>
       </c>
       <c r="AS72" s="2" t="n"/>
       <c r="AT72" s="2" t="n"/>
       <c r="AW72" s="2" t="n"/>
       <c r="AX72" t="inlineStr"/>
       <c r="AY72" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ72" t="b">
         <v>1</v>
       </c>
       <c r="BC72" s="3" t="n"/>
+      <c r="BD72" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-210-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="73" ht="40" customHeight="1">
       <c r="A73" s="1" t="n">
         <v>437</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>IWWS 270 ER6a u</t>
         </is>
       </c>
@@ -9352,50 +9713,55 @@
         <v>2000</v>
       </c>
       <c r="AJ73" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="AK73" s="2" t="n"/>
       <c r="AO73" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR73" s="2" t="n">
         <v>89.59999999999999</v>
       </c>
       <c r="AS73" s="2" t="n"/>
       <c r="AT73" s="2" t="n"/>
       <c r="AW73" s="2" t="n"/>
       <c r="AX73" t="inlineStr"/>
       <c r="AY73" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ73" t="b">
         <v>1</v>
       </c>
       <c r="BC73" s="3" t="n"/>
+      <c r="BD73" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-270-er6a-u</t>
+        </is>
+      </c>
     </row>
     <row r="74" ht="40" customHeight="1">
       <c r="A74" s="1" t="n">
         <v>438</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>IWWS 270 ER7a u</t>
         </is>
       </c>
@@ -9473,50 +9839,55 @@
         <v>2000</v>
       </c>
       <c r="AJ74" s="2" t="n">
         <v>2100</v>
       </c>
       <c r="AK74" s="2" t="n"/>
       <c r="AO74" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR74" s="2" t="n">
         <v>89.59999999999999</v>
       </c>
       <c r="AS74" s="2" t="n"/>
       <c r="AT74" s="2" t="n"/>
       <c r="AW74" s="2" t="n"/>
       <c r="AX74" t="inlineStr"/>
       <c r="AY74" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ74" t="b">
         <v>1</v>
       </c>
       <c r="BC74" s="3" t="n"/>
+      <c r="BD74" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-270-er7a-u</t>
+        </is>
+      </c>
     </row>
     <row r="75" ht="40" customHeight="1">
       <c r="A75" s="1" t="n">
         <v>446</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>IWWS 270 R6a</t>
         </is>
       </c>
@@ -9594,50 +9965,55 @@
         <v>1900</v>
       </c>
       <c r="AJ75" s="2" t="n">
         <v>2350</v>
       </c>
       <c r="AK75" s="2" t="n"/>
       <c r="AO75" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR75" s="2" t="n">
         <v>91.8</v>
       </c>
       <c r="AS75" s="2" t="n"/>
       <c r="AT75" s="2" t="n"/>
       <c r="AW75" s="2" t="n"/>
       <c r="AX75" t="inlineStr"/>
       <c r="AY75" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ75" t="b">
         <v>1</v>
       </c>
       <c r="BC75" s="3" t="n"/>
+      <c r="BD75" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-270-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="76" ht="40" customHeight="1">
       <c r="A76" s="1" t="n">
         <v>455</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>IWWS 270 R7a</t>
         </is>
       </c>
@@ -9715,50 +10091,55 @@
         <v>1900</v>
       </c>
       <c r="AJ76" s="2" t="n">
         <v>2150</v>
       </c>
       <c r="AK76" s="2" t="n"/>
       <c r="AO76" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR76" s="2" t="n">
         <v>91.8</v>
       </c>
       <c r="AS76" s="2" t="n"/>
       <c r="AT76" s="2" t="n"/>
       <c r="AW76" s="2" t="n"/>
       <c r="AX76" t="inlineStr"/>
       <c r="AY76" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ76" t="b">
         <v>1</v>
       </c>
       <c r="BC76" s="3" t="n"/>
+      <c r="BD76" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-270-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="77" ht="40" customHeight="1">
       <c r="A77" s="1" t="n">
         <v>439</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>IWWS 340 ER6a u</t>
         </is>
       </c>
@@ -9836,50 +10217,55 @@
         <v>2000</v>
       </c>
       <c r="AJ77" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="AK77" s="2" t="n"/>
       <c r="AO77" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR77" s="2" t="n">
         <v>93.40000000000001</v>
       </c>
       <c r="AS77" s="2" t="n"/>
       <c r="AT77" s="2" t="n"/>
       <c r="AW77" s="2" t="n"/>
       <c r="AX77" t="inlineStr"/>
       <c r="AY77" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ77" t="b">
         <v>1</v>
       </c>
       <c r="BC77" s="3" t="n"/>
+      <c r="BD77" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-340-er6a-u</t>
+        </is>
+      </c>
     </row>
     <row r="78" ht="40" customHeight="1">
       <c r="A78" s="1" t="n">
         <v>440</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>IWWS 340 ER7a u</t>
         </is>
       </c>
@@ -9957,50 +10343,55 @@
         <v>2000</v>
       </c>
       <c r="AJ78" s="2" t="n">
         <v>2500</v>
       </c>
       <c r="AK78" s="2" t="n"/>
       <c r="AO78" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR78" s="2" t="n">
         <v>93.40000000000001</v>
       </c>
       <c r="AS78" s="2" t="n"/>
       <c r="AT78" s="2" t="n"/>
       <c r="AW78" s="2" t="n"/>
       <c r="AX78" t="inlineStr"/>
       <c r="AY78" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ78" t="b">
         <v>1</v>
       </c>
       <c r="BC78" s="3" t="n"/>
+      <c r="BD78" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-340-er7a-u</t>
+        </is>
+      </c>
     </row>
     <row r="79" ht="40" customHeight="1">
       <c r="A79" s="1" t="n">
         <v>447</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>IWWS 340 R6a</t>
         </is>
       </c>
@@ -10078,50 +10469,55 @@
         <v>1900</v>
       </c>
       <c r="AJ79" s="2" t="n">
         <v>3100</v>
       </c>
       <c r="AK79" s="2" t="n"/>
       <c r="AO79" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR79" s="2" t="n">
         <v>93.40000000000001</v>
       </c>
       <c r="AS79" s="2" t="n"/>
       <c r="AT79" s="2" t="n"/>
       <c r="AW79" s="2" t="n"/>
       <c r="AX79" t="inlineStr"/>
       <c r="AY79" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ79" t="b">
         <v>1</v>
       </c>
       <c r="BC79" s="3" t="n"/>
+      <c r="BD79" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-340-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="80" ht="40" customHeight="1">
       <c r="A80" s="1" t="n">
         <v>456</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>IWWS 340 R7a</t>
         </is>
       </c>
@@ -10199,50 +10595,55 @@
         <v>1900</v>
       </c>
       <c r="AJ80" s="2" t="n">
         <v>2900</v>
       </c>
       <c r="AK80" s="2" t="n"/>
       <c r="AO80" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR80" s="2" t="n">
         <v>93.40000000000001</v>
       </c>
       <c r="AS80" s="2" t="n"/>
       <c r="AT80" s="2" t="n"/>
       <c r="AW80" s="2" t="n"/>
       <c r="AX80" t="inlineStr"/>
       <c r="AY80" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ80" t="b">
         <v>1</v>
       </c>
       <c r="BC80" s="3" t="n"/>
+      <c r="BD80" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-340-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="81" ht="40" customHeight="1">
       <c r="A81" s="1" t="n">
         <v>441</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>IWWS 460 ER6a u</t>
         </is>
       </c>
@@ -10320,50 +10721,55 @@
         <v>2050</v>
       </c>
       <c r="AJ81" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AK81" s="2" t="n"/>
       <c r="AO81" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR81" s="2" t="n">
         <v>96.09999999999999</v>
       </c>
       <c r="AS81" s="2" t="n"/>
       <c r="AT81" s="2" t="n"/>
       <c r="AW81" s="2" t="n"/>
       <c r="AX81" t="inlineStr"/>
       <c r="AY81" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ81" t="b">
         <v>1</v>
       </c>
       <c r="BC81" s="3" t="n"/>
+      <c r="BD81" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-460-er6a-u</t>
+        </is>
+      </c>
     </row>
     <row r="82" ht="40" customHeight="1">
       <c r="A82" s="1" t="n">
         <v>442</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>IWWS 460 ER7a u</t>
         </is>
       </c>
@@ -10441,50 +10847,55 @@
         <v>2050</v>
       </c>
       <c r="AJ82" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AK82" s="2" t="n"/>
       <c r="AO82" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR82" s="2" t="n">
         <v>96.09999999999999</v>
       </c>
       <c r="AS82" s="2" t="n"/>
       <c r="AT82" s="2" t="n"/>
       <c r="AW82" s="2" t="n"/>
       <c r="AX82" t="inlineStr"/>
       <c r="AY82" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ82" t="b">
         <v>1</v>
       </c>
       <c r="BC82" s="3" t="n"/>
+      <c r="BD82" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-460-er7a-u</t>
+        </is>
+      </c>
     </row>
     <row r="83" ht="40" customHeight="1">
       <c r="A83" s="1" t="n">
         <v>448</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>IWWS 460 R6a</t>
         </is>
       </c>
@@ -10562,50 +10973,55 @@
         <v>1900</v>
       </c>
       <c r="AJ83" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="AK83" s="2" t="n"/>
       <c r="AO83" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR83" s="2" t="n">
         <v>93.5</v>
       </c>
       <c r="AS83" s="2" t="n"/>
       <c r="AT83" s="2" t="n"/>
       <c r="AW83" s="2" t="n"/>
       <c r="AX83" t="inlineStr"/>
       <c r="AY83" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ83" t="b">
         <v>1</v>
       </c>
       <c r="BC83" s="3" t="n"/>
+      <c r="BD83" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-460-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="84" ht="40" customHeight="1">
       <c r="A84" s="1" t="n">
         <v>457</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
           <t>IWWS 460 R7a</t>
         </is>
       </c>
@@ -10683,50 +11099,55 @@
         <v>1900</v>
       </c>
       <c r="AJ84" s="2" t="n">
         <v>3600</v>
       </c>
       <c r="AK84" s="2" t="n"/>
       <c r="AO84" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR84" s="2" t="n">
         <v>93.5</v>
       </c>
       <c r="AS84" s="2" t="n"/>
       <c r="AT84" s="2" t="n"/>
       <c r="AW84" s="2" t="n"/>
       <c r="AX84" t="inlineStr"/>
       <c r="AY84" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ84" t="b">
         <v>1</v>
       </c>
       <c r="BC84" s="3" t="n"/>
+      <c r="BD84" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-460-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="85" ht="40" customHeight="1">
       <c r="A85" s="1" t="n">
         <v>449</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
           <t>IWWS 520 R6a</t>
         </is>
       </c>
@@ -10804,50 +11225,55 @@
         <v>1900</v>
       </c>
       <c r="AJ85" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="AK85" s="2" t="n"/>
       <c r="AO85" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR85" s="2" t="n">
         <v>93.5</v>
       </c>
       <c r="AS85" s="2" t="n"/>
       <c r="AT85" s="2" t="n"/>
       <c r="AW85" s="2" t="n"/>
       <c r="AX85" t="inlineStr"/>
       <c r="AY85" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ85" t="b">
         <v>1</v>
       </c>
       <c r="BC85" s="3" t="n"/>
+      <c r="BD85" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-520-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="86" ht="40" customHeight="1">
       <c r="A86" s="1" t="n">
         <v>458</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>IWWS 520 R7a</t>
         </is>
       </c>
@@ -10925,50 +11351,55 @@
         <v>1900</v>
       </c>
       <c r="AJ86" s="2" t="n">
         <v>3900</v>
       </c>
       <c r="AK86" s="2" t="n"/>
       <c r="AO86" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR86" s="2" t="n">
         <v>93.5</v>
       </c>
       <c r="AS86" s="2" t="n"/>
       <c r="AT86" s="2" t="n"/>
       <c r="AW86" s="2" t="n"/>
       <c r="AX86" t="inlineStr"/>
       <c r="AY86" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ86" t="b">
         <v>1</v>
       </c>
       <c r="BC86" s="3" t="n"/>
+      <c r="BD86" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-520-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="87" ht="40" customHeight="1">
       <c r="A87" s="1" t="n">
         <v>450</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
           <t>IWWS 660 R6a</t>
         </is>
       </c>
@@ -11046,50 +11477,55 @@
         <v>2000</v>
       </c>
       <c r="AJ87" s="2" t="n">
         <v>4500</v>
       </c>
       <c r="AK87" s="2" t="n"/>
       <c r="AO87" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR87" s="2" t="n">
         <v>94.59999999999999</v>
       </c>
       <c r="AS87" s="2" t="n"/>
       <c r="AT87" s="2" t="n"/>
       <c r="AW87" s="2" t="n"/>
       <c r="AX87" t="inlineStr"/>
       <c r="AY87" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ87" t="b">
         <v>1</v>
       </c>
       <c r="BC87" s="3" t="n"/>
+      <c r="BD87" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-660-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="88" ht="40" customHeight="1">
       <c r="A88" s="1" t="n">
         <v>459</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
           <t>IWWS 660 R7a</t>
         </is>
       </c>
@@ -11167,50 +11603,55 @@
         <v>2000</v>
       </c>
       <c r="AJ88" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="AK88" s="2" t="n"/>
       <c r="AO88" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR88" s="2" t="n">
         <v>94.59999999999999</v>
       </c>
       <c r="AS88" s="2" t="n"/>
       <c r="AT88" s="2" t="n"/>
       <c r="AW88" s="2" t="n"/>
       <c r="AX88" t="inlineStr"/>
       <c r="AY88" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ88" t="b">
         <v>1</v>
       </c>
       <c r="BC88" s="3" t="n"/>
+      <c r="BD88" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-660-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="89" ht="40" customHeight="1">
       <c r="A89" s="1" t="n">
         <v>451</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>IWWS 830 R6a</t>
         </is>
       </c>
@@ -11288,50 +11729,55 @@
         <v>2500</v>
       </c>
       <c r="AJ89" s="2" t="n">
         <v>5000</v>
       </c>
       <c r="AK89" s="2" t="n"/>
       <c r="AO89" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR89" s="2" t="n">
         <v>96.3</v>
       </c>
       <c r="AS89" s="2" t="n"/>
       <c r="AT89" s="2" t="n"/>
       <c r="AW89" s="2" t="n"/>
       <c r="AX89" t="inlineStr"/>
       <c r="AY89" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ89" t="b">
         <v>1</v>
       </c>
       <c r="BC89" s="3" t="n"/>
+      <c r="BD89" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-830-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="90" ht="40" customHeight="1">
       <c r="A90" s="1" t="n">
         <v>460</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
           <t>IWWS 830 R7a</t>
         </is>
       </c>
@@ -11409,50 +11855,55 @@
         <v>2500</v>
       </c>
       <c r="AJ90" s="2" t="n">
         <v>4900</v>
       </c>
       <c r="AK90" s="2" t="n"/>
       <c r="AO90" t="inlineStr">
         <is>
           <t>3 Stufen (50%, 75%, 100%) / Drehzahlgeregelt (50%-100%)</t>
         </is>
       </c>
       <c r="AR90" s="2" t="n">
         <v>96.3</v>
       </c>
       <c r="AS90" s="2" t="n"/>
       <c r="AT90" s="2" t="n"/>
       <c r="AW90" s="2" t="n"/>
       <c r="AX90" t="inlineStr"/>
       <c r="AY90" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ90" t="b">
         <v>1</v>
       </c>
       <c r="BC90" s="3" t="n"/>
+      <c r="BD90" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwws-830-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="91" ht="40" customHeight="1">
       <c r="A91" s="1" t="n">
         <v>465</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
           <t>IWWSV 1020 ER6a</t>
         </is>
       </c>
@@ -11528,50 +11979,55 @@
       </c>
       <c r="AI91" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ91" s="2" t="n">
         <v>4000</v>
       </c>
       <c r="AK91" s="2" t="n"/>
       <c r="AO91" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR91" s="2" t="n"/>
       <c r="AS91" s="2" t="n"/>
       <c r="AT91" s="2" t="n"/>
       <c r="AW91" s="2" t="n"/>
       <c r="AX91" t="inlineStr"/>
       <c r="AY91" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ91" t="b">
         <v>1</v>
       </c>
       <c r="BC91" s="3" t="n"/>
+      <c r="BD91" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-1020-er6a</t>
+        </is>
+      </c>
     </row>
     <row r="92" ht="40" customHeight="1">
       <c r="A92" s="1" t="n">
         <v>470</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
           <t>IWWSV 1020 ER7a</t>
         </is>
       </c>
@@ -11647,50 +12103,55 @@
       </c>
       <c r="AI92" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ92" s="2" t="n">
         <v>3950</v>
       </c>
       <c r="AK92" s="2" t="n"/>
       <c r="AO92" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR92" s="2" t="n"/>
       <c r="AS92" s="2" t="n"/>
       <c r="AT92" s="2" t="n"/>
       <c r="AW92" s="2" t="n"/>
       <c r="AX92" t="inlineStr"/>
       <c r="AY92" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ92" t="b">
         <v>1</v>
       </c>
       <c r="BC92" s="3" t="n"/>
+      <c r="BD92" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-1020-er7a</t>
+        </is>
+      </c>
     </row>
     <row r="93" ht="40" customHeight="1">
       <c r="A93" s="1" t="n">
         <v>475</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
           <t>IWWSV 1020 R6a</t>
         </is>
       </c>
@@ -11766,50 +12227,55 @@
       </c>
       <c r="AI93" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ93" s="2" t="n">
         <v>3900</v>
       </c>
       <c r="AK93" s="2" t="n"/>
       <c r="AO93" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR93" s="2" t="n"/>
       <c r="AS93" s="2" t="n"/>
       <c r="AT93" s="2" t="n"/>
       <c r="AW93" s="2" t="n"/>
       <c r="AX93" t="inlineStr"/>
       <c r="AY93" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ93" t="b">
         <v>1</v>
       </c>
       <c r="BC93" s="3" t="n"/>
+      <c r="BD93" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-1020-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="94" ht="40" customHeight="1">
       <c r="A94" s="1" t="n">
         <v>480</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>IWWSV 1020 R7a</t>
         </is>
       </c>
@@ -11885,50 +12351,55 @@
       </c>
       <c r="AI94" s="2" t="n">
         <v>2000</v>
       </c>
       <c r="AJ94" s="2" t="n">
         <v>3900</v>
       </c>
       <c r="AK94" s="2" t="n"/>
       <c r="AO94" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR94" s="2" t="n"/>
       <c r="AS94" s="2" t="n"/>
       <c r="AT94" s="2" t="n"/>
       <c r="AW94" s="2" t="n"/>
       <c r="AX94" t="inlineStr"/>
       <c r="AY94" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ94" t="b">
         <v>1</v>
       </c>
       <c r="BC94" s="3" t="n"/>
+      <c r="BD94" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-1020-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="95" ht="40" customHeight="1">
       <c r="A95" s="1" t="n">
         <v>461</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>IWWSV 410 ER6a</t>
         </is>
       </c>
@@ -12004,50 +12475,55 @@
       </c>
       <c r="AI95" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ95" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="AK95" s="2" t="n"/>
       <c r="AO95" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR95" s="2" t="n"/>
       <c r="AS95" s="2" t="n"/>
       <c r="AT95" s="2" t="n"/>
       <c r="AW95" s="2" t="n"/>
       <c r="AX95" t="inlineStr"/>
       <c r="AY95" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ95" t="b">
         <v>1</v>
       </c>
       <c r="BC95" s="3" t="n"/>
+      <c r="BD95" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-410-er6a</t>
+        </is>
+      </c>
     </row>
     <row r="96" ht="40" customHeight="1">
       <c r="A96" s="1" t="n">
         <v>466</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
           <t>IWWSV 410 ER7a</t>
         </is>
       </c>
@@ -12123,50 +12599,55 @@
       </c>
       <c r="AI96" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ96" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="AK96" s="2" t="n"/>
       <c r="AO96" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR96" s="2" t="n"/>
       <c r="AS96" s="2" t="n"/>
       <c r="AT96" s="2" t="n"/>
       <c r="AW96" s="2" t="n"/>
       <c r="AX96" t="inlineStr"/>
       <c r="AY96" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ96" t="b">
         <v>1</v>
       </c>
       <c r="BC96" s="3" t="n"/>
+      <c r="BD96" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-410-er7a</t>
+        </is>
+      </c>
     </row>
     <row r="97" ht="40" customHeight="1">
       <c r="A97" s="1" t="n">
         <v>471</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
           <t>IWWSV 410 R6a</t>
         </is>
       </c>
@@ -12242,50 +12723,55 @@
       </c>
       <c r="AI97" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ97" s="2" t="n">
         <v>2900</v>
       </c>
       <c r="AK97" s="2" t="n"/>
       <c r="AO97" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR97" s="2" t="n"/>
       <c r="AS97" s="2" t="n"/>
       <c r="AT97" s="2" t="n"/>
       <c r="AW97" s="2" t="n"/>
       <c r="AX97" t="inlineStr"/>
       <c r="AY97" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ97" t="b">
         <v>1</v>
       </c>
       <c r="BC97" s="3" t="n"/>
+      <c r="BD97" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-410-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="98" ht="40" customHeight="1">
       <c r="A98" s="1" t="n">
         <v>476</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
           <t>IWWSV 410 R7a</t>
         </is>
       </c>
@@ -12361,50 +12847,55 @@
       </c>
       <c r="AI98" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ98" s="2" t="n">
         <v>2900</v>
       </c>
       <c r="AK98" s="2" t="n"/>
       <c r="AO98" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR98" s="2" t="n"/>
       <c r="AS98" s="2" t="n"/>
       <c r="AT98" s="2" t="n"/>
       <c r="AW98" s="2" t="n"/>
       <c r="AX98" t="inlineStr"/>
       <c r="AY98" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ98" t="b">
         <v>1</v>
       </c>
       <c r="BC98" s="3" t="n"/>
+      <c r="BD98" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-410-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="99" ht="40" customHeight="1">
       <c r="A99" s="1" t="n">
         <v>462</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>IWWSV 520 ER6a</t>
         </is>
       </c>
@@ -12480,50 +12971,55 @@
       </c>
       <c r="AI99" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ99" s="2" t="n">
         <v>3100</v>
       </c>
       <c r="AK99" s="2" t="n"/>
       <c r="AO99" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR99" s="2" t="n"/>
       <c r="AS99" s="2" t="n"/>
       <c r="AT99" s="2" t="n"/>
       <c r="AW99" s="2" t="n"/>
       <c r="AX99" t="inlineStr"/>
       <c r="AY99" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ99" t="b">
         <v>1</v>
       </c>
       <c r="BC99" s="3" t="n"/>
+      <c r="BD99" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-520-er6a</t>
+        </is>
+      </c>
     </row>
     <row r="100" ht="40" customHeight="1">
       <c r="A100" s="1" t="n">
         <v>467</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
           <t>IWWSV 520 ER7a</t>
         </is>
       </c>
@@ -12599,50 +13095,55 @@
       </c>
       <c r="AI100" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ100" s="2" t="n">
         <v>3100</v>
       </c>
       <c r="AK100" s="2" t="n"/>
       <c r="AO100" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR100" s="2" t="n"/>
       <c r="AS100" s="2" t="n"/>
       <c r="AT100" s="2" t="n"/>
       <c r="AW100" s="2" t="n"/>
       <c r="AX100" t="inlineStr"/>
       <c r="AY100" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ100" t="b">
         <v>1</v>
       </c>
       <c r="BC100" s="3" t="n"/>
+      <c r="BD100" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-520-er7a</t>
+        </is>
+      </c>
     </row>
     <row r="101" ht="40" customHeight="1">
       <c r="A101" s="1" t="n">
         <v>472</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
           <t>IWWSV 520 R6a</t>
         </is>
       </c>
@@ -12718,50 +13219,55 @@
       </c>
       <c r="AI101" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ101" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="AK101" s="2" t="n"/>
       <c r="AO101" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR101" s="2" t="n"/>
       <c r="AS101" s="2" t="n"/>
       <c r="AT101" s="2" t="n"/>
       <c r="AW101" s="2" t="n"/>
       <c r="AX101" t="inlineStr"/>
       <c r="AY101" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ101" t="b">
         <v>1</v>
       </c>
       <c r="BC101" s="3" t="n"/>
+      <c r="BD101" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-520-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="102" ht="40" customHeight="1">
       <c r="A102" s="1" t="n">
         <v>477</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
           <t>IWWSV 520 R7a</t>
         </is>
       </c>
@@ -12837,50 +13343,55 @@
       </c>
       <c r="AI102" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ102" s="2" t="n">
         <v>3000</v>
       </c>
       <c r="AK102" s="2" t="n"/>
       <c r="AO102" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR102" s="2" t="n"/>
       <c r="AS102" s="2" t="n"/>
       <c r="AT102" s="2" t="n"/>
       <c r="AW102" s="2" t="n"/>
       <c r="AX102" t="inlineStr"/>
       <c r="AY102" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ102" t="b">
         <v>1</v>
       </c>
       <c r="BC102" s="3" t="n"/>
+      <c r="BD102" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-520-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="103" ht="40" customHeight="1">
       <c r="A103" s="1" t="n">
         <v>463</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>IWWSV 650 ER6a</t>
         </is>
       </c>
@@ -12956,50 +13467,55 @@
       </c>
       <c r="AI103" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ103" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AK103" s="2" t="n"/>
       <c r="AO103" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR103" s="2" t="n"/>
       <c r="AS103" s="2" t="n"/>
       <c r="AT103" s="2" t="n"/>
       <c r="AW103" s="2" t="n"/>
       <c r="AX103" t="inlineStr"/>
       <c r="AY103" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ103" t="b">
         <v>1</v>
       </c>
       <c r="BC103" s="3" t="n"/>
+      <c r="BD103" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-650-er6a</t>
+        </is>
+      </c>
     </row>
     <row r="104" ht="40" customHeight="1">
       <c r="A104" s="1" t="n">
         <v>468</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
           <t>IWWSV 650 ER7a</t>
         </is>
       </c>
@@ -13075,50 +13591,55 @@
       </c>
       <c r="AI104" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ104" s="2" t="n">
         <v>3200</v>
       </c>
       <c r="AK104" s="2" t="n"/>
       <c r="AO104" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR104" s="2" t="n"/>
       <c r="AS104" s="2" t="n"/>
       <c r="AT104" s="2" t="n"/>
       <c r="AW104" s="2" t="n"/>
       <c r="AX104" t="inlineStr"/>
       <c r="AY104" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ104" t="b">
         <v>1</v>
       </c>
       <c r="BC104" s="3" t="n"/>
+      <c r="BD104" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-650-er7a</t>
+        </is>
+      </c>
     </row>
     <row r="105" ht="40" customHeight="1">
       <c r="A105" s="1" t="n">
         <v>473</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>IWWSV 650 R6a</t>
         </is>
       </c>
@@ -13194,50 +13715,55 @@
       </c>
       <c r="AI105" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ105" s="2" t="n">
         <v>3100</v>
       </c>
       <c r="AK105" s="2" t="n"/>
       <c r="AO105" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR105" s="2" t="n"/>
       <c r="AS105" s="2" t="n"/>
       <c r="AT105" s="2" t="n"/>
       <c r="AW105" s="2" t="n"/>
       <c r="AX105" t="inlineStr"/>
       <c r="AY105" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ105" t="b">
         <v>1</v>
       </c>
       <c r="BC105" s="3" t="n"/>
+      <c r="BD105" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-650-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="106" ht="40" customHeight="1">
       <c r="A106" s="1" t="n">
         <v>478</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
           <t>IWWSV 650 R7a</t>
         </is>
       </c>
@@ -13313,50 +13839,55 @@
       </c>
       <c r="AI106" s="2" t="n">
         <v>1800</v>
       </c>
       <c r="AJ106" s="2" t="n">
         <v>3100</v>
       </c>
       <c r="AK106" s="2" t="n"/>
       <c r="AO106" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR106" s="2" t="n"/>
       <c r="AS106" s="2" t="n"/>
       <c r="AT106" s="2" t="n"/>
       <c r="AW106" s="2" t="n"/>
       <c r="AX106" t="inlineStr"/>
       <c r="AY106" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ106" t="b">
         <v>1</v>
       </c>
       <c r="BC106" s="3" t="n"/>
+      <c r="BD106" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-650-r7a</t>
+        </is>
+      </c>
     </row>
     <row r="107" ht="40" customHeight="1">
       <c r="A107" s="1" t="n">
         <v>464</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>IWWSV 850 ER6a</t>
         </is>
       </c>
@@ -13432,50 +13963,55 @@
       </c>
       <c r="AI107" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AJ107" s="2" t="n">
         <v>3900</v>
       </c>
       <c r="AK107" s="2" t="n"/>
       <c r="AO107" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR107" s="2" t="n"/>
       <c r="AS107" s="2" t="n"/>
       <c r="AT107" s="2" t="n"/>
       <c r="AW107" s="2" t="n"/>
       <c r="AX107" t="inlineStr"/>
       <c r="AY107" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ107" t="b">
         <v>1</v>
       </c>
       <c r="BC107" s="3" t="n"/>
+      <c r="BD107" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-850-er6a</t>
+        </is>
+      </c>
     </row>
     <row r="108" ht="40" customHeight="1">
       <c r="A108" s="1" t="n">
         <v>469</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
           <t>IWWSV 850 ER7a</t>
         </is>
       </c>
@@ -13551,50 +14087,55 @@
       </c>
       <c r="AI108" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AJ108" s="2" t="n">
         <v>3850</v>
       </c>
       <c r="AK108" s="2" t="n"/>
       <c r="AO108" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR108" s="2" t="n"/>
       <c r="AS108" s="2" t="n"/>
       <c r="AT108" s="2" t="n"/>
       <c r="AW108" s="2" t="n"/>
       <c r="AX108" t="inlineStr"/>
       <c r="AY108" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ108" t="b">
         <v>1</v>
       </c>
       <c r="BC108" s="3" t="n"/>
+      <c r="BD108" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-850-er7a</t>
+        </is>
+      </c>
     </row>
     <row r="109" ht="40" customHeight="1">
       <c r="A109" s="1" t="n">
         <v>474</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>R1234ze(Z)</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
           <t>IWWSV 850 R6a</t>
         </is>
       </c>
@@ -13670,50 +14211,55 @@
       </c>
       <c r="AI109" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AJ109" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="AK109" s="2" t="n"/>
       <c r="AO109" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR109" s="2" t="n"/>
       <c r="AS109" s="2" t="n"/>
       <c r="AT109" s="2" t="n"/>
       <c r="AW109" s="2" t="n"/>
       <c r="AX109" t="inlineStr"/>
       <c r="AY109" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ109" t="b">
         <v>1</v>
       </c>
       <c r="BC109" s="3" t="n"/>
+      <c r="BD109" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-850-r6a</t>
+        </is>
+      </c>
     </row>
     <row r="110" ht="40" customHeight="1">
       <c r="A110" s="1" t="n">
         <v>479</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>R513A (R1234yf/R134a)</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Ochsner Energie Technik</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
           <t>IWWSV 850 R7a</t>
         </is>
       </c>
@@ -13789,45 +14335,50 @@
       </c>
       <c r="AI110" s="2" t="n">
         <v>1900</v>
       </c>
       <c r="AJ110" s="2" t="n">
         <v>3800</v>
       </c>
       <c r="AK110" s="2" t="n"/>
       <c r="AO110" t="inlineStr">
         <is>
           <t>Drehzahlgeregelt (40%-100%)</t>
         </is>
       </c>
       <c r="AR110" s="2" t="n"/>
       <c r="AS110" s="2" t="n"/>
       <c r="AT110" s="2" t="n"/>
       <c r="AW110" s="2" t="n"/>
       <c r="AX110" t="inlineStr"/>
       <c r="AY110" s="3" t="n">
         <v>45680</v>
       </c>
       <c r="AZ110" t="b">
         <v>1</v>
       </c>
       <c r="BC110" s="3" t="n"/>
+      <c r="BD110" t="inlineStr">
+        <is>
+          <t>ochsner-energie-technik-iwwsv-850-r7a</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>