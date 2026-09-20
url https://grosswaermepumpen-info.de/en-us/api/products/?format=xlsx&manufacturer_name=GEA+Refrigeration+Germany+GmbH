--- v0 (2026-04-29)
+++ v1 (2026-09-20)
@@ -415,51 +415,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BC44"/>
+  <dimension ref="A1:BD44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
     <col width="20" customWidth="1" min="13" max="13"/>
     <col width="20" customWidth="1" min="14" max="14"/>
     <col width="20" customWidth="1" min="15" max="15"/>
     <col width="20" customWidth="1" min="16" max="16"/>
     <col width="20" customWidth="1" min="17" max="17"/>
     <col width="20" customWidth="1" min="18" max="18"/>
@@ -478,50 +478,51 @@
     <col width="20" customWidth="1" min="31" max="31"/>
     <col width="20" customWidth="1" min="32" max="32"/>
     <col width="20" customWidth="1" min="33" max="33"/>
     <col width="20" customWidth="1" min="34" max="34"/>
     <col width="20" customWidth="1" min="35" max="35"/>
     <col width="20" customWidth="1" min="36" max="36"/>
     <col width="20" customWidth="1" min="37" max="37"/>
     <col width="20" customWidth="1" min="38" max="38"/>
     <col width="20" customWidth="1" min="39" max="39"/>
     <col width="20" customWidth="1" min="40" max="40"/>
     <col width="20" customWidth="1" min="41" max="41"/>
     <col width="20" customWidth="1" min="42" max="42"/>
     <col width="20" customWidth="1" min="43" max="43"/>
     <col width="20" customWidth="1" min="44" max="44"/>
     <col width="20" customWidth="1" min="45" max="45"/>
     <col width="20" customWidth="1" min="46" max="46"/>
     <col width="20" customWidth="1" min="47" max="47"/>
     <col width="20" customWidth="1" min="48" max="48"/>
     <col width="20" customWidth="1" min="49" max="49"/>
     <col width="20" customWidth="1" min="50" max="50"/>
     <col width="20" customWidth="1" min="51" max="51"/>
     <col width="20" customWidth="1" min="52" max="52"/>
     <col width="20" customWidth="1" min="53" max="53"/>
     <col width="20" customWidth="1" min="54" max="54"/>
     <col width="20" customWidth="1" min="55" max="55"/>
+    <col width="20" customWidth="1" min="56" max="56"/>
   </cols>
   <sheetData>
     <row r="1" ht="45" customHeight="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>refrigerants</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>sources</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>manufacturer</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -754,50 +755,55 @@
         </is>
       </c>
       <c r="AY1" t="inlineStr">
         <is>
           <t>updated</t>
         </is>
       </c>
       <c r="AZ1" t="inlineStr">
         <is>
           <t>verified</t>
         </is>
       </c>
       <c r="BA1" t="inlineStr">
         <is>
           <t>information_source</t>
         </is>
       </c>
       <c r="BB1" t="inlineStr">
         <is>
           <t>information_source_archive</t>
         </is>
       </c>
       <c r="BC1" t="inlineStr">
         <is>
           <t>information_source_date</t>
+        </is>
+      </c>
+      <c r="BD1" t="inlineStr">
+        <is>
+          <t>slug</t>
         </is>
       </c>
     </row>
     <row r="2" ht="40" customHeight="1">
       <c r="A2" s="1" t="n">
         <v>180</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>BA1500-RAMH</t>
@@ -895,50 +901,55 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ2" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR2" s="2" t="n"/>
       <c r="AS2" s="2" t="n"/>
       <c r="AT2" s="2" t="n"/>
       <c r="AW2" s="2" t="n"/>
       <c r="AX2" t="inlineStr"/>
       <c r="AY2" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ2" t="b">
         <v>0</v>
       </c>
       <c r="BA2" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC2" s="3" t="n"/>
+      <c r="BD2" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-ba1500-ramh</t>
+        </is>
+      </c>
     </row>
     <row r="3" ht="40" customHeight="1">
       <c r="A3" s="1" t="n">
         <v>189</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>BA1500-RAML</t>
         </is>
       </c>
@@ -1034,50 +1045,55 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ3" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR3" s="2" t="n"/>
       <c r="AS3" s="2" t="n"/>
       <c r="AT3" s="2" t="n"/>
       <c r="AW3" s="2" t="n"/>
       <c r="AX3" t="inlineStr"/>
       <c r="AY3" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ3" t="b">
         <v>0</v>
       </c>
       <c r="BA3" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC3" s="3" t="n"/>
+      <c r="BD3" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-ba1500-raml</t>
+        </is>
+      </c>
     </row>
     <row r="4" ht="40" customHeight="1">
       <c r="A4" s="1" t="n">
         <v>181</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>BA1800-RAML</t>
         </is>
       </c>
@@ -1173,50 +1189,55 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ4" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR4" s="2" t="n"/>
       <c r="AS4" s="2" t="n"/>
       <c r="AT4" s="2" t="n"/>
       <c r="AW4" s="2" t="n"/>
       <c r="AX4" t="inlineStr"/>
       <c r="AY4" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ4" t="b">
         <v>0</v>
       </c>
       <c r="BA4" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC4" s="3" t="n"/>
+      <c r="BD4" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-ba1800-raml</t>
+        </is>
+      </c>
     </row>
     <row r="5" ht="40" customHeight="1">
       <c r="A5" s="1" t="n">
         <v>182</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>BA1800-RARM</t>
         </is>
       </c>
@@ -1312,50 +1333,55 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ5" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR5" s="2" t="n"/>
       <c r="AS5" s="2" t="n"/>
       <c r="AT5" s="2" t="n"/>
       <c r="AW5" s="2" t="n"/>
       <c r="AX5" t="inlineStr"/>
       <c r="AY5" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ5" t="b">
         <v>0</v>
       </c>
       <c r="BA5" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC5" s="3" t="n"/>
+      <c r="BD5" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-ba1800-rarm</t>
+        </is>
+      </c>
     </row>
     <row r="6" ht="40" customHeight="1">
       <c r="A6" s="1" t="n">
         <v>190</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>BA1800-RARM</t>
         </is>
       </c>
@@ -1451,50 +1477,55 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ6" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR6" s="2" t="n"/>
       <c r="AS6" s="2" t="n"/>
       <c r="AT6" s="2" t="n"/>
       <c r="AW6" s="2" t="n"/>
       <c r="AX6" t="inlineStr"/>
       <c r="AY6" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ6" t="b">
         <v>0</v>
       </c>
       <c r="BA6" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC6" s="3" t="n"/>
+      <c r="BD6" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-ba1800-rarm-190</t>
+        </is>
+      </c>
     </row>
     <row r="7" ht="40" customHeight="1">
       <c r="A7" s="1" t="n">
         <v>183</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>BA1800-RARN</t>
         </is>
       </c>
@@ -1590,50 +1621,55 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ7" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR7" s="2" t="n"/>
       <c r="AS7" s="2" t="n"/>
       <c r="AT7" s="2" t="n"/>
       <c r="AW7" s="2" t="n"/>
       <c r="AX7" t="inlineStr"/>
       <c r="AY7" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ7" t="b">
         <v>0</v>
       </c>
       <c r="BA7" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC7" s="3" t="n"/>
+      <c r="BD7" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-ba1800-rarn</t>
+        </is>
+      </c>
     </row>
     <row r="8" ht="40" customHeight="1">
       <c r="A8" s="1" t="n">
         <v>191</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>BA1800-RARN</t>
         </is>
       </c>
@@ -1729,50 +1765,55 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ8" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR8" s="2" t="n"/>
       <c r="AS8" s="2" t="n"/>
       <c r="AT8" s="2" t="n"/>
       <c r="AW8" s="2" t="n"/>
       <c r="AX8" t="inlineStr"/>
       <c r="AY8" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ8" t="b">
         <v>0</v>
       </c>
       <c r="BA8" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC8" s="3" t="n"/>
+      <c r="BD8" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-ba1800-rarn-191</t>
+        </is>
+      </c>
     </row>
     <row r="9" ht="40" customHeight="1">
       <c r="A9" s="1" t="n">
         <v>187</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>BG1200-RAHG</t>
         </is>
       </c>
@@ -1868,50 +1909,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ9" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR9" s="2" t="n"/>
       <c r="AS9" s="2" t="n"/>
       <c r="AT9" s="2" t="n"/>
       <c r="AW9" s="2" t="n"/>
       <c r="AX9" t="inlineStr"/>
       <c r="AY9" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ9" t="b">
         <v>0</v>
       </c>
       <c r="BA9" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC9" s="3" t="n"/>
+      <c r="BD9" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-bg1200-rahg</t>
+        </is>
+      </c>
     </row>
     <row r="10" ht="40" customHeight="1">
       <c r="A10" s="1" t="n">
         <v>188</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>BG1200-RAMH</t>
         </is>
       </c>
@@ -2007,50 +2053,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ10" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR10" s="2" t="n"/>
       <c r="AS10" s="2" t="n"/>
       <c r="AT10" s="2" t="n"/>
       <c r="AW10" s="2" t="n"/>
       <c r="AX10" t="inlineStr"/>
       <c r="AY10" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ10" t="b">
         <v>0</v>
       </c>
       <c r="BA10" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC10" s="3" t="n"/>
+      <c r="BD10" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-bg1200-ramh</t>
+        </is>
+      </c>
     </row>
     <row r="11" ht="40" customHeight="1">
       <c r="A11" s="1" t="n">
         <v>179</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>BG1200-RG1100</t>
         </is>
       </c>
@@ -2146,50 +2197,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ11" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR11" s="2" t="n"/>
       <c r="AS11" s="2" t="n"/>
       <c r="AT11" s="2" t="n"/>
       <c r="AW11" s="2" t="n"/>
       <c r="AX11" t="inlineStr"/>
       <c r="AY11" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ11" t="b">
         <v>0</v>
       </c>
       <c r="BA11" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC11" s="3" t="n"/>
+      <c r="BD11" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-bg1200-rg1100</t>
+        </is>
+      </c>
     </row>
     <row r="12" ht="40" customHeight="1">
       <c r="A12" s="1" t="n">
         <v>175</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>BG300-RG500</t>
         </is>
       </c>
@@ -2285,50 +2341,55 @@
           <t>DN80</t>
         </is>
       </c>
       <c r="AQ12" t="inlineStr">
         <is>
           <t>DN80</t>
         </is>
       </c>
       <c r="AR12" s="2" t="n"/>
       <c r="AS12" s="2" t="n"/>
       <c r="AT12" s="2" t="n"/>
       <c r="AW12" s="2" t="n"/>
       <c r="AX12" t="inlineStr"/>
       <c r="AY12" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ12" t="b">
         <v>0</v>
       </c>
       <c r="BA12" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC12" s="3" t="n"/>
+      <c r="BD12" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-bg300-rg500</t>
+        </is>
+      </c>
     </row>
     <row r="13" ht="40" customHeight="1">
       <c r="A13" s="1" t="n">
         <v>184</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>BG450-RAEC</t>
         </is>
       </c>
@@ -2424,50 +2485,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ13" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR13" s="2" t="n"/>
       <c r="AS13" s="2" t="n"/>
       <c r="AT13" s="2" t="n"/>
       <c r="AW13" s="2" t="n"/>
       <c r="AX13" t="inlineStr"/>
       <c r="AY13" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ13" t="b">
         <v>0</v>
       </c>
       <c r="BA13" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC13" s="3" t="n"/>
+      <c r="BD13" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-bg450-raec</t>
+        </is>
+      </c>
     </row>
     <row r="14" ht="40" customHeight="1">
       <c r="A14" s="1" t="n">
         <v>176</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>BG450-RG500</t>
         </is>
       </c>
@@ -2563,50 +2629,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ14" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR14" s="2" t="n"/>
       <c r="AS14" s="2" t="n"/>
       <c r="AT14" s="2" t="n"/>
       <c r="AW14" s="2" t="n"/>
       <c r="AX14" t="inlineStr"/>
       <c r="AY14" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ14" t="b">
         <v>0</v>
       </c>
       <c r="BA14" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC14" s="3" t="n"/>
+      <c r="BD14" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-bg450-rg500</t>
+        </is>
+      </c>
     </row>
     <row r="15" ht="40" customHeight="1">
       <c r="A15" s="1" t="n">
         <v>185</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>BG600-RAED</t>
         </is>
       </c>
@@ -2702,50 +2773,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ15" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR15" s="2" t="n"/>
       <c r="AS15" s="2" t="n"/>
       <c r="AT15" s="2" t="n"/>
       <c r="AW15" s="2" t="n"/>
       <c r="AX15" t="inlineStr"/>
       <c r="AY15" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ15" t="b">
         <v>0</v>
       </c>
       <c r="BA15" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC15" s="3" t="n"/>
+      <c r="BD15" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-bg600-raed</t>
+        </is>
+      </c>
     </row>
     <row r="16" ht="40" customHeight="1">
       <c r="A16" s="1" t="n">
         <v>177</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>BG600-RG800</t>
         </is>
       </c>
@@ -2841,50 +2917,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ16" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR16" s="2" t="n"/>
       <c r="AS16" s="2" t="n"/>
       <c r="AT16" s="2" t="n"/>
       <c r="AW16" s="2" t="n"/>
       <c r="AX16" t="inlineStr"/>
       <c r="AY16" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ16" t="b">
         <v>0</v>
       </c>
       <c r="BA16" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC16" s="3" t="n"/>
+      <c r="BD16" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-bg600-rg800</t>
+        </is>
+      </c>
     </row>
     <row r="17" ht="40" customHeight="1">
       <c r="A17" s="1" t="n">
         <v>186</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>BG900-RAHE</t>
         </is>
       </c>
@@ -2980,50 +3061,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ17" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR17" s="2" t="n"/>
       <c r="AS17" s="2" t="n"/>
       <c r="AT17" s="2" t="n"/>
       <c r="AW17" s="2" t="n"/>
       <c r="AX17" t="inlineStr"/>
       <c r="AY17" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ17" t="b">
         <v>0</v>
       </c>
       <c r="BA17" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC17" s="3" t="n"/>
+      <c r="BD17" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-bg900-rahe</t>
+        </is>
+      </c>
     </row>
     <row r="18" ht="40" customHeight="1">
       <c r="A18" s="1" t="n">
         <v>178</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>BG900-RG800</t>
         </is>
       </c>
@@ -3119,50 +3205,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ18" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR18" s="2" t="n"/>
       <c r="AS18" s="2" t="n"/>
       <c r="AT18" s="2" t="n"/>
       <c r="AW18" s="2" t="n"/>
       <c r="AX18" t="inlineStr"/>
       <c r="AY18" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ18" t="b">
         <v>0</v>
       </c>
       <c r="BA18" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/chillers/gea-blu-red-fusion/</t>
         </is>
       </c>
       <c r="BC18" s="3" t="n"/>
+      <c r="BD18" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-bg900-rg800</t>
+        </is>
+      </c>
     </row>
     <row r="19" ht="40" customHeight="1">
       <c r="A19" s="1" t="n">
         <v>211</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>GEA RedGenium 300</t>
         </is>
       </c>
@@ -3253,50 +3344,55 @@
           <t>D80</t>
         </is>
       </c>
       <c r="AQ19" t="inlineStr">
         <is>
           <t>D80</t>
         </is>
       </c>
       <c r="AR19" s="2" t="n"/>
       <c r="AS19" s="2" t="n"/>
       <c r="AT19" s="2" t="n"/>
       <c r="AW19" s="2" t="n"/>
       <c r="AX19" t="inlineStr"/>
       <c r="AY19" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ19" t="b">
         <v>0</v>
       </c>
       <c r="BA19" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/compact-heatpump-small-heat-load-redgenium/</t>
         </is>
       </c>
       <c r="BC19" s="3" t="n"/>
+      <c r="BD19" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-gea-redgenium-300</t>
+        </is>
+      </c>
     </row>
     <row r="20" ht="40" customHeight="1">
       <c r="A20" s="1" t="n">
         <v>207</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>GEA RedGenium 35</t>
         </is>
       </c>
@@ -3387,50 +3483,55 @@
           <t>DN80</t>
         </is>
       </c>
       <c r="AQ20" t="inlineStr">
         <is>
           <t>DN80</t>
         </is>
       </c>
       <c r="AR20" s="2" t="n"/>
       <c r="AS20" s="2" t="n"/>
       <c r="AT20" s="2" t="n"/>
       <c r="AW20" s="2" t="n"/>
       <c r="AX20" t="inlineStr"/>
       <c r="AY20" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ20" t="b">
         <v>0</v>
       </c>
       <c r="BA20" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/compact-heatpump-small-heat-load-redgenium/</t>
         </is>
       </c>
       <c r="BC20" s="3" t="n"/>
+      <c r="BD20" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-gea-redgenium-35</t>
+        </is>
+      </c>
     </row>
     <row r="21" ht="40" customHeight="1">
       <c r="A21" s="1" t="n">
         <v>214</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>GEA RedGenium 350</t>
         </is>
       </c>
@@ -3521,50 +3622,55 @@
           <t>DN80</t>
         </is>
       </c>
       <c r="AQ21" t="inlineStr">
         <is>
           <t>DN80</t>
         </is>
       </c>
       <c r="AR21" s="2" t="n"/>
       <c r="AS21" s="2" t="n"/>
       <c r="AT21" s="2" t="n"/>
       <c r="AW21" s="2" t="n"/>
       <c r="AX21" t="inlineStr"/>
       <c r="AY21" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ21" t="b">
         <v>0</v>
       </c>
       <c r="BA21" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/compact-heatpump-small-heat-load-redgenium/</t>
         </is>
       </c>
       <c r="BC21" s="3" t="n"/>
+      <c r="BD21" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-gea-redgenium-350</t>
+        </is>
+      </c>
     </row>
     <row r="22" ht="40" customHeight="1">
       <c r="A22" s="1" t="n">
         <v>208</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>GEA RedGenium 45</t>
         </is>
       </c>
@@ -3655,50 +3761,55 @@
           <t>DN80</t>
         </is>
       </c>
       <c r="AQ22" t="inlineStr">
         <is>
           <t>DN80</t>
         </is>
       </c>
       <c r="AR22" s="2" t="n"/>
       <c r="AS22" s="2" t="n"/>
       <c r="AT22" s="2" t="n"/>
       <c r="AW22" s="2" t="n"/>
       <c r="AX22" t="inlineStr"/>
       <c r="AY22" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ22" t="b">
         <v>0</v>
       </c>
       <c r="BA22" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/compact-heatpump-small-heat-load-redgenium/</t>
         </is>
       </c>
       <c r="BC22" s="3" t="n"/>
+      <c r="BD22" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-gea-redgenium-45</t>
+        </is>
+      </c>
     </row>
     <row r="23" ht="40" customHeight="1">
       <c r="A23" s="1" t="n">
         <v>212</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>GEA RedGenium 450</t>
         </is>
       </c>
@@ -3789,50 +3900,55 @@
           <t>D80</t>
         </is>
       </c>
       <c r="AQ23" t="inlineStr">
         <is>
           <t>D80</t>
         </is>
       </c>
       <c r="AR23" s="2" t="n"/>
       <c r="AS23" s="2" t="n"/>
       <c r="AT23" s="2" t="n"/>
       <c r="AW23" s="2" t="n"/>
       <c r="AX23" t="inlineStr"/>
       <c r="AY23" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ23" t="b">
         <v>0</v>
       </c>
       <c r="BA23" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/compact-heatpump-small-heat-load-redgenium/</t>
         </is>
       </c>
       <c r="BC23" s="3" t="n"/>
+      <c r="BD23" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-gea-redgenium-450</t>
+        </is>
+      </c>
     </row>
     <row r="24" ht="40" customHeight="1">
       <c r="A24" s="1" t="n">
         <v>209</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>GEA RedGenium 55</t>
         </is>
       </c>
@@ -3923,50 +4039,55 @@
           <t>DN80</t>
         </is>
       </c>
       <c r="AQ24" t="inlineStr">
         <is>
           <t>DN80</t>
         </is>
       </c>
       <c r="AR24" s="2" t="n"/>
       <c r="AS24" s="2" t="n"/>
       <c r="AT24" s="2" t="n"/>
       <c r="AW24" s="2" t="n"/>
       <c r="AX24" t="inlineStr"/>
       <c r="AY24" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ24" t="b">
         <v>0</v>
       </c>
       <c r="BA24" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/compact-heatpump-small-heat-load-redgenium/</t>
         </is>
       </c>
       <c r="BC24" s="3" t="n"/>
+      <c r="BD24" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-gea-redgenium-55</t>
+        </is>
+      </c>
     </row>
     <row r="25" ht="40" customHeight="1">
       <c r="A25" s="1" t="n">
         <v>215</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>GEA RedGenium 550</t>
         </is>
       </c>
@@ -4057,50 +4178,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ25" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR25" s="2" t="n"/>
       <c r="AS25" s="2" t="n"/>
       <c r="AT25" s="2" t="n"/>
       <c r="AW25" s="2" t="n"/>
       <c r="AX25" t="inlineStr"/>
       <c r="AY25" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ25" t="b">
         <v>0</v>
       </c>
       <c r="BA25" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/compact-heatpump-small-heat-load-redgenium/</t>
         </is>
       </c>
       <c r="BC25" s="3" t="n"/>
+      <c r="BD25" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-gea-redgenium-550</t>
+        </is>
+      </c>
     </row>
     <row r="26" ht="40" customHeight="1">
       <c r="A26" s="1" t="n">
         <v>213</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>GEA RedGenium 600</t>
         </is>
       </c>
@@ -4191,50 +4317,55 @@
           <t>D100</t>
         </is>
       </c>
       <c r="AQ26" t="inlineStr">
         <is>
           <t>D100</t>
         </is>
       </c>
       <c r="AR26" s="2" t="n"/>
       <c r="AS26" s="2" t="n"/>
       <c r="AT26" s="2" t="n"/>
       <c r="AW26" s="2" t="n"/>
       <c r="AX26" t="inlineStr"/>
       <c r="AY26" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ26" t="b">
         <v>0</v>
       </c>
       <c r="BA26" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/compact-heatpump-small-heat-load-redgenium/</t>
         </is>
       </c>
       <c r="BC26" s="3" t="n"/>
+      <c r="BD26" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-gea-redgenium-600</t>
+        </is>
+      </c>
     </row>
     <row r="27" ht="40" customHeight="1">
       <c r="A27" s="1" t="n">
         <v>210</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>GEA RedGenium 65</t>
         </is>
       </c>
@@ -4325,50 +4456,55 @@
           <t>DN80</t>
         </is>
       </c>
       <c r="AQ27" t="inlineStr">
         <is>
           <t>DN80</t>
         </is>
       </c>
       <c r="AR27" s="2" t="n"/>
       <c r="AS27" s="2" t="n"/>
       <c r="AT27" s="2" t="n"/>
       <c r="AW27" s="2" t="n"/>
       <c r="AX27" t="inlineStr"/>
       <c r="AY27" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ27" t="b">
         <v>0</v>
       </c>
       <c r="BA27" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/compact-heatpump-small-heat-load-redgenium/</t>
         </is>
       </c>
       <c r="BC27" s="3" t="n"/>
+      <c r="BD27" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-gea-redgenium-65</t>
+        </is>
+      </c>
     </row>
     <row r="28" ht="40" customHeight="1">
       <c r="A28" s="1" t="n">
         <v>216</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>GEA RedGenium 750</t>
         </is>
       </c>
@@ -4459,50 +4595,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ28" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR28" s="2" t="n"/>
       <c r="AS28" s="2" t="n"/>
       <c r="AT28" s="2" t="n"/>
       <c r="AW28" s="2" t="n"/>
       <c r="AX28" t="inlineStr"/>
       <c r="AY28" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ28" t="b">
         <v>0</v>
       </c>
       <c r="BA28" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/compact-heatpump-small-heat-load-redgenium/</t>
         </is>
       </c>
       <c r="BC28" s="3" t="n"/>
+      <c r="BD28" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-gea-redgenium-750</t>
+        </is>
+      </c>
     </row>
     <row r="29" ht="40" customHeight="1">
       <c r="A29" s="1" t="n">
         <v>217</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>GEA RedGenium 950</t>
         </is>
       </c>
@@ -4593,50 +4734,55 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ29" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR29" s="2" t="n"/>
       <c r="AS29" s="2" t="n"/>
       <c r="AT29" s="2" t="n"/>
       <c r="AW29" s="2" t="n"/>
       <c r="AX29" t="inlineStr"/>
       <c r="AY29" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ29" t="b">
         <v>0</v>
       </c>
       <c r="BA29" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/compact-heatpump-small-heat-load-redgenium/</t>
         </is>
       </c>
       <c r="BC29" s="3" t="n"/>
+      <c r="BD29" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-gea-redgenium-950</t>
+        </is>
+      </c>
     </row>
     <row r="30" ht="40" customHeight="1">
       <c r="A30" s="1" t="n">
         <v>192</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>RedAstrum EC</t>
         </is>
       </c>
@@ -4729,50 +4875,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ30" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR30" s="2" t="n"/>
       <c r="AS30" s="2" t="n"/>
       <c r="AT30" s="2" t="n"/>
       <c r="AW30" s="2" t="n"/>
       <c r="AX30" t="inlineStr"/>
       <c r="AY30" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ30" t="b">
         <v>0</v>
       </c>
       <c r="BA30" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC30" s="3" t="n"/>
+      <c r="BD30" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-ec</t>
+        </is>
+      </c>
     </row>
     <row r="31" ht="40" customHeight="1">
       <c r="A31" s="1" t="n">
         <v>193</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>RedAstrum ED</t>
         </is>
       </c>
@@ -4865,50 +5016,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ31" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR31" s="2" t="n"/>
       <c r="AS31" s="2" t="n"/>
       <c r="AT31" s="2" t="n"/>
       <c r="AW31" s="2" t="n"/>
       <c r="AX31" t="inlineStr"/>
       <c r="AY31" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ31" t="b">
         <v>0</v>
       </c>
       <c r="BA31" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC31" s="3" t="n"/>
+      <c r="BD31" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-ed</t>
+        </is>
+      </c>
     </row>
     <row r="32" ht="40" customHeight="1">
       <c r="A32" s="1" t="n">
         <v>200</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>RedAstrum EE</t>
         </is>
       </c>
@@ -5001,50 +5157,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ32" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR32" s="2" t="n"/>
       <c r="AS32" s="2" t="n"/>
       <c r="AT32" s="2" t="n"/>
       <c r="AW32" s="2" t="n"/>
       <c r="AX32" t="inlineStr"/>
       <c r="AY32" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ32" t="b">
         <v>0</v>
       </c>
       <c r="BA32" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC32" s="3" t="n"/>
+      <c r="BD32" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-ee</t>
+        </is>
+      </c>
     </row>
     <row r="33" ht="40" customHeight="1">
       <c r="A33" s="1" t="n">
         <v>201</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>RedAstrum GG</t>
         </is>
       </c>
@@ -5137,50 +5298,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ33" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR33" s="2" t="n"/>
       <c r="AS33" s="2" t="n"/>
       <c r="AT33" s="2" t="n"/>
       <c r="AW33" s="2" t="n"/>
       <c r="AX33" t="inlineStr"/>
       <c r="AY33" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ33" t="b">
         <v>0</v>
       </c>
       <c r="BA33" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC33" s="3" t="n"/>
+      <c r="BD33" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-gg</t>
+        </is>
+      </c>
     </row>
     <row r="34" ht="40" customHeight="1">
       <c r="A34" s="1" t="n">
         <v>194</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>RedAstrum HE</t>
         </is>
       </c>
@@ -5273,50 +5439,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ34" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR34" s="2" t="n"/>
       <c r="AS34" s="2" t="n"/>
       <c r="AT34" s="2" t="n"/>
       <c r="AW34" s="2" t="n"/>
       <c r="AX34" t="inlineStr"/>
       <c r="AY34" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ34" t="b">
         <v>0</v>
       </c>
       <c r="BA34" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC34" s="3" t="n"/>
+      <c r="BD34" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-he</t>
+        </is>
+      </c>
     </row>
     <row r="35" ht="40" customHeight="1">
       <c r="A35" s="1" t="n">
         <v>195</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>RedAstrum HG</t>
         </is>
       </c>
@@ -5409,50 +5580,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ35" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR35" s="2" t="n"/>
       <c r="AS35" s="2" t="n"/>
       <c r="AT35" s="2" t="n"/>
       <c r="AW35" s="2" t="n"/>
       <c r="AX35" t="inlineStr"/>
       <c r="AY35" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ35" t="b">
         <v>0</v>
       </c>
       <c r="BA35" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC35" s="3" t="n"/>
+      <c r="BD35" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-hg</t>
+        </is>
+      </c>
     </row>
     <row r="36" ht="40" customHeight="1">
       <c r="A36" s="1" t="n">
         <v>202</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>RedAstrum HH</t>
         </is>
       </c>
@@ -5545,50 +5721,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ36" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR36" s="2" t="n"/>
       <c r="AS36" s="2" t="n"/>
       <c r="AT36" s="2" t="n"/>
       <c r="AW36" s="2" t="n"/>
       <c r="AX36" t="inlineStr"/>
       <c r="AY36" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ36" t="b">
         <v>0</v>
       </c>
       <c r="BA36" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC36" s="3" t="n"/>
+      <c r="BD36" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-hh</t>
+        </is>
+      </c>
     </row>
     <row r="37" ht="40" customHeight="1">
       <c r="A37" s="1" t="n">
         <v>203</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>RedAstrum LL</t>
         </is>
       </c>
@@ -5681,50 +5862,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ37" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR37" s="2" t="n"/>
       <c r="AS37" s="2" t="n"/>
       <c r="AT37" s="2" t="n"/>
       <c r="AW37" s="2" t="n"/>
       <c r="AX37" t="inlineStr"/>
       <c r="AY37" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ37" t="b">
         <v>0</v>
       </c>
       <c r="BA37" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC37" s="3" t="n"/>
+      <c r="BD37" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-ll</t>
+        </is>
+      </c>
     </row>
     <row r="38" ht="40" customHeight="1">
       <c r="A38" s="1" t="n">
         <v>196</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>RedAstrum MH</t>
         </is>
       </c>
@@ -5817,50 +6003,55 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ38" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR38" s="2" t="n"/>
       <c r="AS38" s="2" t="n"/>
       <c r="AT38" s="2" t="n"/>
       <c r="AW38" s="2" t="n"/>
       <c r="AX38" t="inlineStr"/>
       <c r="AY38" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ38" t="b">
         <v>0</v>
       </c>
       <c r="BA38" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC38" s="3" t="n"/>
+      <c r="BD38" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-mh</t>
+        </is>
+      </c>
     </row>
     <row r="39" ht="40" customHeight="1">
       <c r="A39" s="1" t="n">
         <v>197</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>RedAstrum ML</t>
         </is>
       </c>
@@ -5953,50 +6144,55 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ39" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR39" s="2" t="n"/>
       <c r="AS39" s="2" t="n"/>
       <c r="AT39" s="2" t="n"/>
       <c r="AW39" s="2" t="n"/>
       <c r="AX39" t="inlineStr"/>
       <c r="AY39" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ39" t="b">
         <v>0</v>
       </c>
       <c r="BA39" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC39" s="3" t="n"/>
+      <c r="BD39" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-ml</t>
+        </is>
+      </c>
     </row>
     <row r="40" ht="40" customHeight="1">
       <c r="A40" s="1" t="n">
         <v>204</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>RedAstrum MM</t>
         </is>
       </c>
@@ -6089,50 +6285,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ40" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR40" s="2" t="n"/>
       <c r="AS40" s="2" t="n"/>
       <c r="AT40" s="2" t="n"/>
       <c r="AW40" s="2" t="n"/>
       <c r="AX40" t="inlineStr"/>
       <c r="AY40" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ40" t="b">
         <v>0</v>
       </c>
       <c r="BA40" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC40" s="3" t="n"/>
+      <c r="BD40" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-mm</t>
+        </is>
+      </c>
     </row>
     <row r="41" ht="40" customHeight="1">
       <c r="A41" s="1" t="n">
         <v>205</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>RedAstrum NN</t>
         </is>
       </c>
@@ -6225,50 +6426,55 @@
           <t>DN100</t>
         </is>
       </c>
       <c r="AQ41" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="AR41" s="2" t="n"/>
       <c r="AS41" s="2" t="n"/>
       <c r="AT41" s="2" t="n"/>
       <c r="AW41" s="2" t="n"/>
       <c r="AX41" t="inlineStr"/>
       <c r="AY41" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ41" t="b">
         <v>0</v>
       </c>
       <c r="BA41" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC41" s="3" t="n"/>
+      <c r="BD41" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-nn</t>
+        </is>
+      </c>
     </row>
     <row r="42" ht="40" customHeight="1">
       <c r="A42" s="1" t="n">
         <v>198</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>RedAstrum RM</t>
         </is>
       </c>
@@ -6361,50 +6567,55 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ42" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR42" s="2" t="n"/>
       <c r="AS42" s="2" t="n"/>
       <c r="AT42" s="2" t="n"/>
       <c r="AW42" s="2" t="n"/>
       <c r="AX42" t="inlineStr"/>
       <c r="AY42" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ42" t="b">
         <v>0</v>
       </c>
       <c r="BA42" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC42" s="3" t="n"/>
+      <c r="BD42" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-rm</t>
+        </is>
+      </c>
     </row>
     <row r="43" ht="40" customHeight="1">
       <c r="A43" s="1" t="n">
         <v>199</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>RedAstrum RN</t>
         </is>
       </c>
@@ -6497,50 +6708,55 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ43" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR43" s="2" t="n"/>
       <c r="AS43" s="2" t="n"/>
       <c r="AT43" s="2" t="n"/>
       <c r="AW43" s="2" t="n"/>
       <c r="AX43" t="inlineStr"/>
       <c r="AY43" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ43" t="b">
         <v>0</v>
       </c>
       <c r="BA43" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC43" s="3" t="n"/>
+      <c r="BD43" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-rn</t>
+        </is>
+      </c>
     </row>
     <row r="44" ht="40" customHeight="1">
       <c r="A44" s="1" t="n">
         <v>206</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>R717 (Ammoniak)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Abwasser (Brine/Water), Abwärme (Brine/Water), Grundwasser (Brine/Water), Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>GEA Refrigeration Germany GmbH</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>RedAstrum RR</t>
         </is>
       </c>
@@ -6633,45 +6849,50 @@
           <t>DN125</t>
         </is>
       </c>
       <c r="AQ44" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="AR44" s="2" t="n"/>
       <c r="AS44" s="2" t="n"/>
       <c r="AT44" s="2" t="n"/>
       <c r="AW44" s="2" t="n"/>
       <c r="AX44" t="inlineStr"/>
       <c r="AY44" s="3" t="n">
         <v>45673</v>
       </c>
       <c r="AZ44" t="b">
         <v>0</v>
       </c>
       <c r="BA44" t="inlineStr">
         <is>
           <t>https://www.gea.com/de/products/heat-pumps/redastrum-ammonia-heatpump/</t>
         </is>
       </c>
       <c r="BC44" s="3" t="n"/>
+      <c r="BD44" t="inlineStr">
+        <is>
+          <t>gea-refrigeration-germany-gmbh-redastrum-rr</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>