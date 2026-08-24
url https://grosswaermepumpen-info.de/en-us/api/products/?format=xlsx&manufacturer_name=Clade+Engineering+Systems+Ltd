--- v0 (2026-03-12)
+++ v1 (2026-08-24)
@@ -415,51 +415,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BC5"/>
+  <dimension ref="A1:BD5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
     <col width="20" customWidth="1" min="13" max="13"/>
     <col width="20" customWidth="1" min="14" max="14"/>
     <col width="20" customWidth="1" min="15" max="15"/>
     <col width="20" customWidth="1" min="16" max="16"/>
     <col width="20" customWidth="1" min="17" max="17"/>
     <col width="20" customWidth="1" min="18" max="18"/>
@@ -478,50 +478,51 @@
     <col width="20" customWidth="1" min="31" max="31"/>
     <col width="20" customWidth="1" min="32" max="32"/>
     <col width="20" customWidth="1" min="33" max="33"/>
     <col width="20" customWidth="1" min="34" max="34"/>
     <col width="20" customWidth="1" min="35" max="35"/>
     <col width="20" customWidth="1" min="36" max="36"/>
     <col width="20" customWidth="1" min="37" max="37"/>
     <col width="20" customWidth="1" min="38" max="38"/>
     <col width="20" customWidth="1" min="39" max="39"/>
     <col width="20" customWidth="1" min="40" max="40"/>
     <col width="20" customWidth="1" min="41" max="41"/>
     <col width="20" customWidth="1" min="42" max="42"/>
     <col width="20" customWidth="1" min="43" max="43"/>
     <col width="20" customWidth="1" min="44" max="44"/>
     <col width="20" customWidth="1" min="45" max="45"/>
     <col width="20" customWidth="1" min="46" max="46"/>
     <col width="20" customWidth="1" min="47" max="47"/>
     <col width="20" customWidth="1" min="48" max="48"/>
     <col width="20" customWidth="1" min="49" max="49"/>
     <col width="20" customWidth="1" min="50" max="50"/>
     <col width="20" customWidth="1" min="51" max="51"/>
     <col width="20" customWidth="1" min="52" max="52"/>
     <col width="20" customWidth="1" min="53" max="53"/>
     <col width="20" customWidth="1" min="54" max="54"/>
     <col width="20" customWidth="1" min="55" max="55"/>
+    <col width="20" customWidth="1" min="56" max="56"/>
   </cols>
   <sheetData>
     <row r="1" ht="45" customHeight="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>refrigerants</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>sources</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>manufacturer</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -754,50 +755,55 @@
         </is>
       </c>
       <c r="AY1" t="inlineStr">
         <is>
           <t>updated</t>
         </is>
       </c>
       <c r="AZ1" t="inlineStr">
         <is>
           <t>verified</t>
         </is>
       </c>
       <c r="BA1" t="inlineStr">
         <is>
           <t>information_source</t>
         </is>
       </c>
       <c r="BB1" t="inlineStr">
         <is>
           <t>information_source_archive</t>
         </is>
       </c>
       <c r="BC1" t="inlineStr">
         <is>
           <t>information_source_date</t>
+        </is>
+      </c>
+      <c r="BD1" t="inlineStr">
+        <is>
+          <t>slug</t>
         </is>
       </c>
     </row>
     <row r="2" ht="40" customHeight="1">
       <c r="A2" s="1" t="n">
         <v>1327</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>R744 (CO2)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Clade Engineering Systems Ltd</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Maple SN/200</t>
@@ -882,50 +888,55 @@
       <c r="AU2" t="inlineStr">
         <is>
           <t>geschlossener Rahmen</t>
         </is>
       </c>
       <c r="AW2" s="2" t="n"/>
       <c r="AX2" t="inlineStr">
         <is>
           <t>Ebenfalls als geräuscharme Version (-5 Db(A)) erhältlich.</t>
         </is>
       </c>
       <c r="AY2" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="AZ2" t="b">
         <v>0</v>
       </c>
       <c r="BA2" t="inlineStr">
         <is>
           <t>https://clade-es.com/products/commercial-heat-pumps/maple-heat-pump/</t>
         </is>
       </c>
       <c r="BC2" s="3" t="n">
         <v>45708</v>
       </c>
+      <c r="BD2" t="inlineStr">
+        <is>
+          <t>clade-engineering-systems-ltd-maple-sn200</t>
+        </is>
+      </c>
     </row>
     <row r="3" ht="40" customHeight="1">
       <c r="A3" s="1" t="n">
         <v>1328</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>R744 (CO2)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Clade Engineering Systems Ltd</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Maple SN/300</t>
         </is>
       </c>
@@ -1008,50 +1019,55 @@
       <c r="AU3" t="inlineStr">
         <is>
           <t>geschlossener Rahmen</t>
         </is>
       </c>
       <c r="AW3" s="2" t="n"/>
       <c r="AX3" t="inlineStr">
         <is>
           <t>Ebenfalls als geräuscharme Version (-5 Db(A)) erhältlich.</t>
         </is>
       </c>
       <c r="AY3" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="AZ3" t="b">
         <v>0</v>
       </c>
       <c r="BA3" t="inlineStr">
         <is>
           <t>https://clade-es.com/products/commercial-heat-pumps/maple-heat-pump/</t>
         </is>
       </c>
       <c r="BC3" s="3" t="n">
         <v>45709</v>
       </c>
+      <c r="BD3" t="inlineStr">
+        <is>
+          <t>clade-engineering-systems-ltd-maple-sn300</t>
+        </is>
+      </c>
     </row>
     <row r="4" ht="40" customHeight="1">
       <c r="A4" s="1" t="n">
         <v>1329</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>R744 (CO2)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Clade Engineering Systems Ltd</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Maple SN/400</t>
         </is>
       </c>
@@ -1134,50 +1150,55 @@
       <c r="AU4" t="inlineStr">
         <is>
           <t>geschlossener Rahmen</t>
         </is>
       </c>
       <c r="AW4" s="2" t="n"/>
       <c r="AX4" t="inlineStr">
         <is>
           <t>Ebenfalls als geräuscharme Version (-5 Db(A)) erhältlich.</t>
         </is>
       </c>
       <c r="AY4" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="AZ4" t="b">
         <v>0</v>
       </c>
       <c r="BA4" t="inlineStr">
         <is>
           <t>https://clade-es.com/products/commercial-heat-pumps/maple-heat-pump/</t>
         </is>
       </c>
       <c r="BC4" s="3" t="n">
         <v>45709</v>
       </c>
+      <c r="BD4" t="inlineStr">
+        <is>
+          <t>clade-engineering-systems-ltd-maple-sn400</t>
+        </is>
+      </c>
     </row>
     <row r="5" ht="40" customHeight="1">
       <c r="A5" s="1" t="n">
         <v>1330</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>R744 (CO2)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Luft (Air)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Clade Engineering Systems Ltd</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Maple SN/500</t>
         </is>
       </c>
@@ -1259,46 +1280,51 @@
       </c>
       <c r="AU5" t="inlineStr">
         <is>
           <t>geschlossener Rahmen</t>
         </is>
       </c>
       <c r="AW5" s="2" t="n"/>
       <c r="AX5" t="inlineStr">
         <is>
           <t>Ebenfalls als geräuscharme Version (-5 Db(A)) erhältlich.</t>
         </is>
       </c>
       <c r="AY5" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="AZ5" t="b">
         <v>0</v>
       </c>
       <c r="BA5" t="inlineStr">
         <is>
           <t>https://clade-es.com/products/commercial-heat-pumps/maple-heat-pump/</t>
         </is>
       </c>
       <c r="BC5" s="3" t="n">
         <v>45709</v>
+      </c>
+      <c r="BD5" t="inlineStr">
+        <is>
+          <t>clade-engineering-systems-ltd-maple-sn500</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>