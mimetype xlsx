--- v0 (2026-05-01)
+++ v1 (2026-09-20)
@@ -415,51 +415,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BC63"/>
+  <dimension ref="A1:BD63"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="20" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="20" customWidth="1" min="8" max="8"/>
     <col width="20" customWidth="1" min="9" max="9"/>
     <col width="20" customWidth="1" min="10" max="10"/>
     <col width="20" customWidth="1" min="11" max="11"/>
     <col width="20" customWidth="1" min="12" max="12"/>
     <col width="20" customWidth="1" min="13" max="13"/>
     <col width="20" customWidth="1" min="14" max="14"/>
     <col width="20" customWidth="1" min="15" max="15"/>
     <col width="20" customWidth="1" min="16" max="16"/>
     <col width="20" customWidth="1" min="17" max="17"/>
     <col width="20" customWidth="1" min="18" max="18"/>
@@ -478,50 +478,51 @@
     <col width="20" customWidth="1" min="31" max="31"/>
     <col width="20" customWidth="1" min="32" max="32"/>
     <col width="20" customWidth="1" min="33" max="33"/>
     <col width="20" customWidth="1" min="34" max="34"/>
     <col width="20" customWidth="1" min="35" max="35"/>
     <col width="20" customWidth="1" min="36" max="36"/>
     <col width="20" customWidth="1" min="37" max="37"/>
     <col width="20" customWidth="1" min="38" max="38"/>
     <col width="20" customWidth="1" min="39" max="39"/>
     <col width="20" customWidth="1" min="40" max="40"/>
     <col width="20" customWidth="1" min="41" max="41"/>
     <col width="20" customWidth="1" min="42" max="42"/>
     <col width="20" customWidth="1" min="43" max="43"/>
     <col width="20" customWidth="1" min="44" max="44"/>
     <col width="20" customWidth="1" min="45" max="45"/>
     <col width="20" customWidth="1" min="46" max="46"/>
     <col width="20" customWidth="1" min="47" max="47"/>
     <col width="20" customWidth="1" min="48" max="48"/>
     <col width="20" customWidth="1" min="49" max="49"/>
     <col width="20" customWidth="1" min="50" max="50"/>
     <col width="20" customWidth="1" min="51" max="51"/>
     <col width="20" customWidth="1" min="52" max="52"/>
     <col width="20" customWidth="1" min="53" max="53"/>
     <col width="20" customWidth="1" min="54" max="54"/>
     <col width="20" customWidth="1" min="55" max="55"/>
+    <col width="20" customWidth="1" min="56" max="56"/>
   </cols>
   <sheetData>
     <row r="1" ht="45" customHeight="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>id</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>refrigerants</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>sources</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>manufacturer</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
@@ -756,50 +757,55 @@
       <c r="AY1" t="inlineStr">
         <is>
           <t>updated</t>
         </is>
       </c>
       <c r="AZ1" t="inlineStr">
         <is>
           <t>verified</t>
         </is>
       </c>
       <c r="BA1" t="inlineStr">
         <is>
           <t>information_source</t>
         </is>
       </c>
       <c r="BB1" t="inlineStr">
         <is>
           <t>information_source_archive</t>
         </is>
       </c>
       <c r="BC1" t="inlineStr">
         <is>
           <t>information_source_date</t>
         </is>
       </c>
+      <c r="BD1" t="inlineStr">
+        <is>
+          <t>slug</t>
+        </is>
+      </c>
     </row>
     <row r="2" ht="40" customHeight="1">
       <c r="A2" s="1" t="n">
         <v>1113</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>0602R</t>
         </is>
       </c>
@@ -908,50 +914,55 @@
         <v>55.5</v>
       </c>
       <c r="AU2" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW2" s="2" t="n"/>
       <c r="AX2" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY2" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ2" t="b">
         <v>0</v>
       </c>
       <c r="BA2" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC2" s="3" t="n"/>
+      <c r="BD2" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-0602r</t>
+        </is>
+      </c>
     </row>
     <row r="3" ht="40" customHeight="1">
       <c r="A3" s="1" t="n">
         <v>1126</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>0700R</t>
         </is>
       </c>
@@ -1060,50 +1071,55 @@
         <v>56</v>
       </c>
       <c r="AU3" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW3" s="2" t="n"/>
       <c r="AX3" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY3" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ3" t="b">
         <v>0</v>
       </c>
       <c r="BA3" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC3" s="3" t="n"/>
+      <c r="BD3" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-0700r</t>
+        </is>
+      </c>
     </row>
     <row r="4" ht="40" customHeight="1">
       <c r="A4" s="1" t="n">
         <v>1127</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>0800R</t>
         </is>
       </c>
@@ -1212,50 +1228,55 @@
         <v>56.5</v>
       </c>
       <c r="AU4" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW4" s="2" t="n"/>
       <c r="AX4" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY4" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ4" t="b">
         <v>0</v>
       </c>
       <c r="BA4" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC4" s="3" t="n"/>
+      <c r="BD4" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-0800r</t>
+        </is>
+      </c>
     </row>
     <row r="5" ht="40" customHeight="1">
       <c r="A5" s="1" t="n">
         <v>1128</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>0900R</t>
         </is>
       </c>
@@ -1364,50 +1385,55 @@
         <v>57</v>
       </c>
       <c r="AU5" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW5" s="2" t="n"/>
       <c r="AX5" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY5" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ5" t="b">
         <v>0</v>
       </c>
       <c r="BA5" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC5" s="3" t="n"/>
+      <c r="BD5" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-0900r</t>
+        </is>
+      </c>
     </row>
     <row r="6" ht="40" customHeight="1">
       <c r="A6" s="1" t="n">
         <v>1129</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>1000R</t>
         </is>
       </c>
@@ -1516,50 +1542,55 @@
         <v>57</v>
       </c>
       <c r="AU6" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW6" s="2" t="n"/>
       <c r="AX6" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY6" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ6" t="b">
         <v>0</v>
       </c>
       <c r="BA6" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC6" s="3" t="n"/>
+      <c r="BD6" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1000r</t>
+        </is>
+      </c>
     </row>
     <row r="7" ht="40" customHeight="1">
       <c r="A7" s="1" t="n">
         <v>1033</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>R410A (R32/R125)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>1000V</t>
         </is>
       </c>
@@ -1673,50 +1704,55 @@
       </c>
       <c r="AR7" s="2" t="n"/>
       <c r="AS7" s="2" t="n"/>
       <c r="AT7" s="2" t="n"/>
       <c r="AW7" s="2" t="n"/>
       <c r="AX7" t="inlineStr">
         <is>
           <t>Schallschutzausführung:
 a - Ausführung STANDARD
 b - Ausführung LOW NOISE. Ummantelung der Verdichter
 c - Ausführung XTRA LOW NOISE. Schalldämmende Ummantelung der Verdichter</t>
         </is>
       </c>
       <c r="AY7" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="AZ7" t="b">
         <v>0</v>
       </c>
       <c r="BA7" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/dynaciatpower-lg/#accordionGroup</t>
         </is>
       </c>
       <c r="BC7" s="3" t="n"/>
+      <c r="BD7" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1000v</t>
+        </is>
+      </c>
     </row>
     <row r="8" ht="40" customHeight="1">
       <c r="A8" s="1" t="n">
         <v>1075</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>1008</t>
         </is>
       </c>
@@ -1818,50 +1854,55 @@
       <c r="AR8" s="2" t="n">
         <v>95</v>
       </c>
       <c r="AS8" s="2" t="n">
         <v>78</v>
       </c>
       <c r="AT8" s="2" t="n"/>
       <c r="AW8" s="2" t="n"/>
       <c r="AX8" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY8" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ8" t="b">
         <v>0</v>
       </c>
       <c r="BA8" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC8" s="3" t="n"/>
+      <c r="BD8" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1008</t>
+        </is>
+      </c>
     </row>
     <row r="9" ht="40" customHeight="1">
       <c r="A9" s="1" t="n">
         <v>1034</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>R410A (R32/R125)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>1100V</t>
         </is>
       </c>
@@ -1980,50 +2021,55 @@
       </c>
       <c r="AR9" s="2" t="n"/>
       <c r="AS9" s="2" t="n"/>
       <c r="AT9" s="2" t="n"/>
       <c r="AW9" s="2" t="n"/>
       <c r="AX9" t="inlineStr">
         <is>
           <t>Schallschutzausführung:
 a - Ausführung STANDARD
 b - Ausführung LOW NOISE. Ummantelung der Verdichter
 c - Ausführung XTRA LOW NOISE. Schalldämmende Ummantelung der Verdichter</t>
         </is>
       </c>
       <c r="AY9" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="AZ9" t="b">
         <v>0</v>
       </c>
       <c r="BA9" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/dynaciatpower-lg/#accordionGroup</t>
         </is>
       </c>
       <c r="BC9" s="3" t="n"/>
+      <c r="BD9" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1100v</t>
+        </is>
+      </c>
     </row>
     <row r="10" ht="40" customHeight="1">
       <c r="A10" s="1" t="n">
         <v>1130</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>1150R</t>
         </is>
       </c>
@@ -2132,50 +2178,55 @@
         <v>58</v>
       </c>
       <c r="AU10" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW10" s="2" t="n"/>
       <c r="AX10" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY10" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ10" t="b">
         <v>0</v>
       </c>
       <c r="BA10" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC10" s="3" t="n"/>
+      <c r="BD10" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1150r</t>
+        </is>
+      </c>
     </row>
     <row r="11" ht="40" customHeight="1">
       <c r="A11" s="1" t="n">
         <v>1035</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>R410A (R32/R125)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>1200V</t>
         </is>
       </c>
@@ -2294,50 +2345,55 @@
       </c>
       <c r="AR11" s="2" t="n"/>
       <c r="AS11" s="2" t="n"/>
       <c r="AT11" s="2" t="n"/>
       <c r="AW11" s="2" t="n"/>
       <c r="AX11" t="inlineStr">
         <is>
           <t>Schallschutzausführung:
 a - Ausführung STANDARD
 b - Ausführung LOW NOISE. Ummantelung der Verdichter
 c - Ausführung XTRA LOW NOISE. Schalldämmende Ummantelung der Verdichter</t>
         </is>
       </c>
       <c r="AY11" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="AZ11" t="b">
         <v>0</v>
       </c>
       <c r="BA11" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/dynaciatpower-lg/#accordionGroup</t>
         </is>
       </c>
       <c r="BC11" s="3" t="n"/>
+      <c r="BD11" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1200v</t>
+        </is>
+      </c>
     </row>
     <row r="12" ht="40" customHeight="1">
       <c r="A12" s="1" t="n">
         <v>1131</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>1250R</t>
         </is>
       </c>
@@ -2446,50 +2502,55 @@
         <v>58.5</v>
       </c>
       <c r="AU12" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW12" s="2" t="n"/>
       <c r="AX12" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY12" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ12" t="b">
         <v>0</v>
       </c>
       <c r="BA12" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC12" s="3" t="n"/>
+      <c r="BD12" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1250r</t>
+        </is>
+      </c>
     </row>
     <row r="13" ht="40" customHeight="1">
       <c r="A13" s="1" t="n">
         <v>1076</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>1300</t>
         </is>
       </c>
@@ -2591,50 +2652,55 @@
       <c r="AR13" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS13" s="2" t="n">
         <v>82</v>
       </c>
       <c r="AT13" s="2" t="n"/>
       <c r="AW13" s="2" t="n"/>
       <c r="AX13" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY13" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ13" t="b">
         <v>0</v>
       </c>
       <c r="BA13" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC13" s="3" t="n"/>
+      <c r="BD13" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1300</t>
+        </is>
+      </c>
     </row>
     <row r="14" ht="40" customHeight="1">
       <c r="A14" s="1" t="n">
         <v>1077</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>1302</t>
         </is>
       </c>
@@ -2736,50 +2802,55 @@
       <c r="AR14" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS14" s="2" t="n">
         <v>82</v>
       </c>
       <c r="AT14" s="2" t="n"/>
       <c r="AW14" s="2" t="n"/>
       <c r="AX14" t="inlineStr">
         <is>
           <t>4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY14" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ14" t="b">
         <v>0</v>
       </c>
       <c r="BA14" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC14" s="3" t="n"/>
+      <c r="BD14" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1302</t>
+        </is>
+      </c>
     </row>
     <row r="15" ht="40" customHeight="1">
       <c r="A15" s="1" t="n">
         <v>1093</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>1328</t>
         </is>
       </c>
@@ -2881,50 +2952,55 @@
       <c r="AR15" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS15" s="2" t="n">
         <v>82</v>
       </c>
       <c r="AT15" s="2" t="n"/>
       <c r="AW15" s="2" t="n"/>
       <c r="AX15" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY15" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="AZ15" t="b">
         <v>0</v>
       </c>
       <c r="BA15" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC15" s="3" t="n"/>
+      <c r="BD15" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1328</t>
+        </is>
+      </c>
     </row>
     <row r="16" ht="40" customHeight="1">
       <c r="A16" s="1" t="n">
         <v>1132</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>1400R</t>
         </is>
       </c>
@@ -3033,50 +3109,55 @@
         <v>59.5</v>
       </c>
       <c r="AU16" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW16" s="2" t="n"/>
       <c r="AX16" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY16" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ16" t="b">
         <v>0</v>
       </c>
       <c r="BA16" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC16" s="3" t="n"/>
+      <c r="BD16" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1400r</t>
+        </is>
+      </c>
     </row>
     <row r="17" ht="40" customHeight="1">
       <c r="A17" s="1" t="n">
         <v>1036</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>R410A (R32/R125)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>1400V</t>
         </is>
       </c>
@@ -3195,50 +3276,55 @@
       </c>
       <c r="AR17" s="2" t="n"/>
       <c r="AS17" s="2" t="n"/>
       <c r="AT17" s="2" t="n"/>
       <c r="AW17" s="2" t="n"/>
       <c r="AX17" t="inlineStr">
         <is>
           <t>Schallschutzausführung:
 a - Ausführung STANDARD
 b - Ausführung LOW NOISE. Ummantelung der Verdichter
 c - Ausführung XTRA LOW NOISE. Schalldämmende Ummantelung der Verdichter</t>
         </is>
       </c>
       <c r="AY17" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="AZ17" t="b">
         <v>0</v>
       </c>
       <c r="BA17" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/dynaciatpower-lg/#accordionGroup</t>
         </is>
       </c>
       <c r="BC17" s="3" t="n"/>
+      <c r="BD17" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1400v</t>
+        </is>
+      </c>
     </row>
     <row r="18" ht="40" customHeight="1">
       <c r="A18" s="1" t="n">
         <v>1078</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
@@ -3340,50 +3426,55 @@
       <c r="AR18" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS18" s="2" t="n">
         <v>82</v>
       </c>
       <c r="AT18" s="2" t="n"/>
       <c r="AW18" s="2" t="n"/>
       <c r="AX18" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY18" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ18" t="b">
         <v>0</v>
       </c>
       <c r="BA18" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC18" s="3" t="n"/>
+      <c r="BD18" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1500</t>
+        </is>
+      </c>
     </row>
     <row r="19" ht="40" customHeight="1">
       <c r="A19" s="1" t="n">
         <v>1133</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>1500R</t>
         </is>
       </c>
@@ -3492,50 +3583,55 @@
         <v>59.5</v>
       </c>
       <c r="AU19" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW19" s="2" t="n"/>
       <c r="AX19" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY19" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ19" t="b">
         <v>0</v>
       </c>
       <c r="BA19" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC19" s="3" t="n"/>
+      <c r="BD19" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1500r</t>
+        </is>
+      </c>
     </row>
     <row r="20" ht="40" customHeight="1">
       <c r="A20" s="1" t="n">
         <v>1079</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>1508</t>
         </is>
       </c>
@@ -3637,50 +3733,55 @@
       <c r="AR20" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS20" s="2" t="n">
         <v>82</v>
       </c>
       <c r="AT20" s="2" t="n"/>
       <c r="AW20" s="2" t="n"/>
       <c r="AX20" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY20" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ20" t="b">
         <v>0</v>
       </c>
       <c r="BA20" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC20" s="3" t="n"/>
+      <c r="BD20" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1508</t>
+        </is>
+      </c>
     </row>
     <row r="21" ht="40" customHeight="1">
       <c r="A21" s="1" t="n">
         <v>1094</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>1528</t>
         </is>
       </c>
@@ -3782,50 +3883,55 @@
       <c r="AR21" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS21" s="2" t="n">
         <v>82</v>
       </c>
       <c r="AT21" s="2" t="n"/>
       <c r="AW21" s="2" t="n"/>
       <c r="AX21" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY21" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="AZ21" t="b">
         <v>0</v>
       </c>
       <c r="BA21" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC21" s="3" t="n"/>
+      <c r="BD21" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1528</t>
+        </is>
+      </c>
     </row>
     <row r="22" ht="40" customHeight="1">
       <c r="A22" s="1" t="n">
         <v>1134</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>1600R</t>
         </is>
       </c>
@@ -3934,50 +4040,55 @@
         <v>60</v>
       </c>
       <c r="AU22" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW22" s="2" t="n"/>
       <c r="AX22" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY22" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ22" t="b">
         <v>0</v>
       </c>
       <c r="BA22" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC22" s="3" t="n"/>
+      <c r="BD22" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1600r</t>
+        </is>
+      </c>
     </row>
     <row r="23" ht="40" customHeight="1">
       <c r="A23" s="1" t="n">
         <v>1037</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>R410A (R32/R125)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>1600V</t>
         </is>
       </c>
@@ -4096,50 +4207,55 @@
       </c>
       <c r="AR23" s="2" t="n"/>
       <c r="AS23" s="2" t="n"/>
       <c r="AT23" s="2" t="n"/>
       <c r="AW23" s="2" t="n"/>
       <c r="AX23" t="inlineStr">
         <is>
           <t>Schallschutzausführung:
 a - Ausführung STANDARD
 b - Ausführung LOW NOISE. Ummantelung der Verdichter
 c - Ausführung XTRA LOW NOISE. Schalldämmende Ummantelung der Verdichter</t>
         </is>
       </c>
       <c r="AY23" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="AZ23" t="b">
         <v>0</v>
       </c>
       <c r="BA23" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/dynaciatpower-lg/#accordionGroup</t>
         </is>
       </c>
       <c r="BC23" s="3" t="n"/>
+      <c r="BD23" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1600v</t>
+        </is>
+      </c>
     </row>
     <row r="24" ht="40" customHeight="1">
       <c r="A24" s="1" t="n">
         <v>1135</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>1750R</t>
         </is>
       </c>
@@ -4248,50 +4364,55 @@
         <v>60</v>
       </c>
       <c r="AU24" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW24" s="2" t="n"/>
       <c r="AX24" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY24" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ24" t="b">
         <v>0</v>
       </c>
       <c r="BA24" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC24" s="3" t="n"/>
+      <c r="BD24" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1750r</t>
+        </is>
+      </c>
     </row>
     <row r="25" ht="40" customHeight="1">
       <c r="A25" s="1" t="n">
         <v>1038</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>R410A (R32/R125)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>1800V</t>
         </is>
       </c>
@@ -4405,50 +4526,55 @@
       </c>
       <c r="AR25" s="2" t="n"/>
       <c r="AS25" s="2" t="n"/>
       <c r="AT25" s="2" t="n"/>
       <c r="AW25" s="2" t="n"/>
       <c r="AX25" t="inlineStr">
         <is>
           <t>Schallschutzausführung:
 a - Ausführung STANDARD
 b - Ausführung LOW NOISE. Ummantelung der Verdichter
 c - Ausführung XTRA LOW NOISE. Schalldämmende Ummantelung der Verdichter</t>
         </is>
       </c>
       <c r="AY25" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="AZ25" t="b">
         <v>0</v>
       </c>
       <c r="BA25" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/dynaciatpower-lg/#accordionGroup</t>
         </is>
       </c>
       <c r="BC25" s="3" t="n"/>
+      <c r="BD25" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1800v</t>
+        </is>
+      </c>
     </row>
     <row r="26" ht="40" customHeight="1">
       <c r="A26" s="1" t="n">
         <v>1080</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>1900</t>
         </is>
       </c>
@@ -4550,50 +4676,55 @@
       <c r="AR26" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS26" s="2" t="n">
         <v>82</v>
       </c>
       <c r="AT26" s="2" t="n"/>
       <c r="AW26" s="2" t="n"/>
       <c r="AX26" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY26" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ26" t="b">
         <v>0</v>
       </c>
       <c r="BA26" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC26" s="3" t="n"/>
+      <c r="BD26" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1900</t>
+        </is>
+      </c>
     </row>
     <row r="27" ht="40" customHeight="1">
       <c r="A27" s="1" t="n">
         <v>1095</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>1928</t>
         </is>
       </c>
@@ -4695,50 +4826,55 @@
       <c r="AR27" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS27" s="2" t="n">
         <v>81</v>
       </c>
       <c r="AT27" s="2" t="n"/>
       <c r="AW27" s="2" t="n"/>
       <c r="AX27" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY27" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="AZ27" t="b">
         <v>0</v>
       </c>
       <c r="BA27" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC27" s="3" t="n"/>
+      <c r="BD27" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-1928</t>
+        </is>
+      </c>
     </row>
     <row r="28" ht="40" customHeight="1">
       <c r="A28" s="1" t="n">
         <v>1136</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>2000R</t>
         </is>
       </c>
@@ -4847,50 +4983,55 @@
         <v>60.5</v>
       </c>
       <c r="AU28" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW28" s="2" t="n"/>
       <c r="AX28" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY28" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ28" t="b">
         <v>0</v>
       </c>
       <c r="BA28" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC28" s="3" t="n"/>
+      <c r="BD28" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2000r</t>
+        </is>
+      </c>
     </row>
     <row r="29" ht="40" customHeight="1">
       <c r="A29" s="1" t="n">
         <v>1081</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>2100</t>
         </is>
       </c>
@@ -4992,50 +5133,55 @@
       <c r="AR29" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS29" s="2" t="n">
         <v>82</v>
       </c>
       <c r="AT29" s="2" t="n"/>
       <c r="AW29" s="2" t="n"/>
       <c r="AX29" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY29" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ29" t="b">
         <v>0</v>
       </c>
       <c r="BA29" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC29" s="3" t="n"/>
+      <c r="BD29" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2100</t>
+        </is>
+      </c>
     </row>
     <row r="30" ht="40" customHeight="1">
       <c r="A30" s="1" t="n">
         <v>1039</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>R410A (R32/R125)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>2100V</t>
         </is>
       </c>
@@ -5154,50 +5300,55 @@
       </c>
       <c r="AR30" s="2" t="n"/>
       <c r="AS30" s="2" t="n"/>
       <c r="AT30" s="2" t="n"/>
       <c r="AW30" s="2" t="n"/>
       <c r="AX30" t="inlineStr">
         <is>
           <t>Schallschutzausführung:
 a - Ausführung STANDARD
 b - Ausführung LOW NOISE. Ummantelung der Verdichter
 c - Ausführung XTRA LOW NOISE. Schalldämmende Ummantelung der Verdichter</t>
         </is>
       </c>
       <c r="AY30" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="AZ30" t="b">
         <v>0</v>
       </c>
       <c r="BA30" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/dynaciatpower-lg/#accordionGroup</t>
         </is>
       </c>
       <c r="BC30" s="3" t="n"/>
+      <c r="BD30" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2100v</t>
+        </is>
+      </c>
     </row>
     <row r="31" ht="40" customHeight="1">
       <c r="A31" s="1" t="n">
         <v>1096</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>2128</t>
         </is>
       </c>
@@ -5299,50 +5450,55 @@
       <c r="AR31" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS31" s="2" t="n">
         <v>81</v>
       </c>
       <c r="AT31" s="2" t="n"/>
       <c r="AW31" s="2" t="n"/>
       <c r="AX31" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY31" s="3" t="n">
         <v>45677</v>
       </c>
       <c r="AZ31" t="b">
         <v>0</v>
       </c>
       <c r="BA31" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC31" s="3" t="n"/>
+      <c r="BD31" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2128</t>
+        </is>
+      </c>
     </row>
     <row r="32" ht="40" customHeight="1">
       <c r="A32" s="1" t="n">
         <v>1137</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>2200R</t>
         </is>
       </c>
@@ -5447,50 +5603,55 @@
       <c r="AS32" s="2" t="n"/>
       <c r="AT32" s="2" t="n"/>
       <c r="AU32" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW32" s="2" t="n"/>
       <c r="AX32" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY32" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ32" t="b">
         <v>0</v>
       </c>
       <c r="BA32" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC32" s="3" t="n"/>
+      <c r="BD32" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2200r</t>
+        </is>
+      </c>
     </row>
     <row r="33" ht="40" customHeight="1">
       <c r="A33" s="1" t="n">
         <v>1082</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>2300</t>
         </is>
       </c>
@@ -5592,50 +5753,55 @@
       <c r="AR33" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS33" s="2" t="n">
         <v>82</v>
       </c>
       <c r="AT33" s="2" t="n"/>
       <c r="AW33" s="2" t="n"/>
       <c r="AX33" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY33" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ33" t="b">
         <v>0</v>
       </c>
       <c r="BA33" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC33" s="3" t="n"/>
+      <c r="BD33" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2300</t>
+        </is>
+      </c>
     </row>
     <row r="34" ht="40" customHeight="1">
       <c r="A34" s="1" t="n">
         <v>1083</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>2308</t>
         </is>
       </c>
@@ -5737,50 +5903,55 @@
       <c r="AR34" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS34" s="2" t="n">
         <v>82</v>
       </c>
       <c r="AT34" s="2" t="n"/>
       <c r="AW34" s="2" t="n"/>
       <c r="AX34" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY34" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ34" t="b">
         <v>0</v>
       </c>
       <c r="BA34" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC34" s="3" t="n"/>
+      <c r="BD34" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2308</t>
+        </is>
+      </c>
     </row>
     <row r="35" ht="40" customHeight="1">
       <c r="A35" s="1" t="n">
         <v>1097</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>2328</t>
         </is>
       </c>
@@ -5882,50 +6053,55 @@
       <c r="AR35" s="2" t="n">
         <v>99</v>
       </c>
       <c r="AS35" s="2" t="n">
         <v>81</v>
       </c>
       <c r="AT35" s="2" t="n"/>
       <c r="AW35" s="2" t="n"/>
       <c r="AX35" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY35" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="AZ35" t="b">
         <v>0</v>
       </c>
       <c r="BA35" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC35" s="3" t="n"/>
+      <c r="BD35" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2328</t>
+        </is>
+      </c>
     </row>
     <row r="36" ht="40" customHeight="1">
       <c r="A36" s="1" t="n">
         <v>1138</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>2400R</t>
         </is>
       </c>
@@ -6030,50 +6206,55 @@
       <c r="AS36" s="2" t="n"/>
       <c r="AT36" s="2" t="n"/>
       <c r="AU36" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW36" s="2" t="n"/>
       <c r="AX36" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY36" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ36" t="b">
         <v>0</v>
       </c>
       <c r="BA36" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC36" s="3" t="n"/>
+      <c r="BD36" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2400r</t>
+        </is>
+      </c>
     </row>
     <row r="37" ht="40" customHeight="1">
       <c r="A37" s="1" t="n">
         <v>1040</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>R410A (R32/R125)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>2400V</t>
         </is>
       </c>
@@ -6192,50 +6373,55 @@
       </c>
       <c r="AR37" s="2" t="n"/>
       <c r="AS37" s="2" t="n"/>
       <c r="AT37" s="2" t="n"/>
       <c r="AW37" s="2" t="n"/>
       <c r="AX37" t="inlineStr">
         <is>
           <t>Schallschutzausführung:
 a - Ausführung STANDARD
 b - Ausführung LOW NOISE. Ummantelung der Verdichter
 c - Ausführung XTRA LOW NOISE. Schalldämmende Ummantelung der Verdichter</t>
         </is>
       </c>
       <c r="AY37" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="AZ37" t="b">
         <v>0</v>
       </c>
       <c r="BA37" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/dynaciatpower-lg/#accordionGroup</t>
         </is>
       </c>
       <c r="BC37" s="3" t="n"/>
+      <c r="BD37" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2400v</t>
+        </is>
+      </c>
     </row>
     <row r="38" ht="40" customHeight="1">
       <c r="A38" s="1" t="n">
         <v>1104</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>2628</t>
         </is>
       </c>
@@ -6342,50 +6528,55 @@
       <c r="AR38" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS38" s="2" t="n">
         <v>83</v>
       </c>
       <c r="AT38" s="2" t="n"/>
       <c r="AW38" s="2" t="n"/>
       <c r="AX38" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY38" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="AZ38" t="b">
         <v>0</v>
       </c>
       <c r="BA38" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC38" s="3" t="n"/>
+      <c r="BD38" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2628</t>
+        </is>
+      </c>
     </row>
     <row r="39" ht="40" customHeight="1">
       <c r="A39" s="1" t="n">
         <v>1139</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>2650R</t>
         </is>
       </c>
@@ -6490,50 +6681,55 @@
       <c r="AS39" s="2" t="n"/>
       <c r="AT39" s="2" t="n"/>
       <c r="AU39" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW39" s="2" t="n"/>
       <c r="AX39" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY39" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ39" t="b">
         <v>0</v>
       </c>
       <c r="BA39" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC39" s="3" t="n"/>
+      <c r="BD39" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2650r</t>
+        </is>
+      </c>
     </row>
     <row r="40" ht="40" customHeight="1">
       <c r="A40" s="1" t="n">
         <v>1084</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>2800</t>
         </is>
       </c>
@@ -6640,50 +6836,55 @@
       <c r="AR40" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS40" s="2" t="n">
         <v>84</v>
       </c>
       <c r="AT40" s="2" t="n"/>
       <c r="AW40" s="2" t="n"/>
       <c r="AX40" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY40" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ40" t="b">
         <v>0</v>
       </c>
       <c r="BA40" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC40" s="3" t="n"/>
+      <c r="BD40" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2800</t>
+        </is>
+      </c>
     </row>
     <row r="41" ht="40" customHeight="1">
       <c r="A41" s="1" t="n">
         <v>1140</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>2800R</t>
         </is>
       </c>
@@ -6792,50 +6993,55 @@
         <v>62.5</v>
       </c>
       <c r="AU41" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW41" s="2" t="n"/>
       <c r="AX41" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY41" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ41" t="b">
         <v>0</v>
       </c>
       <c r="BA41" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC41" s="3" t="n"/>
+      <c r="BD41" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-2800r</t>
+        </is>
+      </c>
     </row>
     <row r="42" ht="40" customHeight="1">
       <c r="A42" s="1" t="n">
         <v>1085</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
@@ -6942,50 +7148,55 @@
       <c r="AR42" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS42" s="2" t="n">
         <v>84</v>
       </c>
       <c r="AT42" s="2" t="n"/>
       <c r="AW42" s="2" t="n"/>
       <c r="AX42" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY42" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ42" t="b">
         <v>0</v>
       </c>
       <c r="BA42" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC42" s="3" t="n"/>
+      <c r="BD42" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-3000</t>
+        </is>
+      </c>
     </row>
     <row r="43" ht="40" customHeight="1">
       <c r="A43" s="1" t="n">
         <v>1141</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>3000R</t>
         </is>
       </c>
@@ -7094,50 +7305,55 @@
         <v>62.5</v>
       </c>
       <c r="AU43" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW43" s="2" t="n"/>
       <c r="AX43" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY43" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ43" t="b">
         <v>0</v>
       </c>
       <c r="BA43" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC43" s="3" t="n"/>
+      <c r="BD43" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-3000r</t>
+        </is>
+      </c>
     </row>
     <row r="44" ht="40" customHeight="1">
       <c r="A44" s="1" t="n">
         <v>1086</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>3008</t>
         </is>
       </c>
@@ -7244,50 +7460,55 @@
       <c r="AR44" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS44" s="2" t="n">
         <v>84</v>
       </c>
       <c r="AT44" s="2" t="n"/>
       <c r="AW44" s="2" t="n"/>
       <c r="AX44" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY44" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ44" t="b">
         <v>0</v>
       </c>
       <c r="BA44" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC44" s="3" t="n"/>
+      <c r="BD44" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-3008</t>
+        </is>
+      </c>
     </row>
     <row r="45" ht="40" customHeight="1">
       <c r="A45" s="1" t="n">
         <v>1106</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>3028</t>
         </is>
       </c>
@@ -7394,50 +7615,55 @@
       <c r="AR45" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS45" s="2" t="n">
         <v>83</v>
       </c>
       <c r="AT45" s="2" t="n"/>
       <c r="AW45" s="2" t="n"/>
       <c r="AX45" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY45" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="AZ45" t="b">
         <v>0</v>
       </c>
       <c r="BA45" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC45" s="3" t="n"/>
+      <c r="BD45" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-3028</t>
+        </is>
+      </c>
     </row>
     <row r="46" ht="40" customHeight="1">
       <c r="A46" s="1" t="n">
         <v>1142</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>3200R</t>
         </is>
       </c>
@@ -7546,50 +7772,55 @@
         <v>63</v>
       </c>
       <c r="AU46" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW46" s="2" t="n"/>
       <c r="AX46" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY46" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ46" t="b">
         <v>0</v>
       </c>
       <c r="BA46" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC46" s="3" t="n"/>
+      <c r="BD46" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-3200r</t>
+        </is>
+      </c>
     </row>
     <row r="47" ht="40" customHeight="1">
       <c r="A47" s="1" t="n">
         <v>1087</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>3400</t>
         </is>
       </c>
@@ -7696,50 +7927,55 @@
       <c r="AR47" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS47" s="2" t="n">
         <v>83</v>
       </c>
       <c r="AT47" s="2" t="n"/>
       <c r="AW47" s="2" t="n"/>
       <c r="AX47" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY47" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ47" t="b">
         <v>0</v>
       </c>
       <c r="BA47" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC47" s="3" t="n"/>
+      <c r="BD47" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-3400</t>
+        </is>
+      </c>
     </row>
     <row r="48" ht="40" customHeight="1">
       <c r="A48" s="1" t="n">
         <v>1109</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>3428</t>
         </is>
       </c>
@@ -7846,50 +8082,55 @@
       <c r="AR48" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS48" s="2" t="n">
         <v>83</v>
       </c>
       <c r="AT48" s="2" t="n"/>
       <c r="AW48" s="2" t="n"/>
       <c r="AX48" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY48" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="AZ48" t="b">
         <v>0</v>
       </c>
       <c r="BA48" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC48" s="3" t="n"/>
+      <c r="BD48" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-3428</t>
+        </is>
+      </c>
     </row>
     <row r="49" ht="40" customHeight="1">
       <c r="A49" s="1" t="n">
         <v>1143</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>3500R</t>
         </is>
       </c>
@@ -7998,50 +8239,55 @@
         <v>63</v>
       </c>
       <c r="AU49" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW49" s="2" t="n"/>
       <c r="AX49" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY49" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ49" t="b">
         <v>0</v>
       </c>
       <c r="BA49" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC49" s="3" t="n"/>
+      <c r="BD49" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-3500r</t>
+        </is>
+      </c>
     </row>
     <row r="50" ht="40" customHeight="1">
       <c r="A50" s="1" t="n">
         <v>1088</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>3800</t>
         </is>
       </c>
@@ -8148,50 +8394,55 @@
       <c r="AR50" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS50" s="2" t="n">
         <v>83</v>
       </c>
       <c r="AT50" s="2" t="n"/>
       <c r="AW50" s="2" t="n"/>
       <c r="AX50" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY50" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="AZ50" t="b">
         <v>0</v>
       </c>
       <c r="BA50" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC50" s="3" t="n"/>
+      <c r="BD50" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-3800</t>
+        </is>
+      </c>
     </row>
     <row r="51" ht="40" customHeight="1">
       <c r="A51" s="1" t="n">
         <v>1110</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>3828</t>
         </is>
       </c>
@@ -8298,50 +8549,55 @@
       <c r="AR51" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS51" s="2" t="n">
         <v>83</v>
       </c>
       <c r="AT51" s="2" t="n"/>
       <c r="AW51" s="2" t="n"/>
       <c r="AX51" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY51" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="AZ51" t="b">
         <v>0</v>
       </c>
       <c r="BA51" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC51" s="3" t="n"/>
+      <c r="BD51" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-3828</t>
+        </is>
+      </c>
     </row>
     <row r="52" ht="40" customHeight="1">
       <c r="A52" s="1" t="n">
         <v>1144</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>R32</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>Umweltwärme (Air)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>4000R</t>
         </is>
       </c>
@@ -8450,50 +8706,55 @@
         <v>63.5</v>
       </c>
       <c r="AU52" t="inlineStr">
         <is>
           <t>Außenaufstellung</t>
         </is>
       </c>
       <c r="AW52" s="2" t="n"/>
       <c r="AX52" t="inlineStr">
         <is>
           <t>Verfügbar in 19 Modellen, Baugrößen von 602R bis 4.000R. Ausführung in 3 Effizienzstufen: Standard, Hohe Effizienz, Hohe jahresbedingte Energieeffizienz; 3 Geräuschdämpfungsausführungen: Standard, Very Low Noise (VLN), Ultra Low Noise (ULN); 3 wasserseitige Ausführungen: Basis, mit Wasserpumpe, mit Wasserpumpe und -speicher.</t>
         </is>
       </c>
       <c r="AY52" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="AZ52" t="b">
         <v>0</v>
       </c>
       <c r="BA52" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/luftgekuehlte-fluessigkeitskuehler-und-waermepumpen/aquaciatpower-ild-r-32/</t>
         </is>
       </c>
       <c r="BC52" s="3" t="n"/>
+      <c r="BD52" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-4000r</t>
+        </is>
+      </c>
     </row>
     <row r="53" ht="40" customHeight="1">
       <c r="A53" s="1" t="n">
         <v>1089</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>4200</t>
         </is>
       </c>
@@ -8600,50 +8861,55 @@
       <c r="AR53" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS53" s="2" t="n">
         <v>83</v>
       </c>
       <c r="AT53" s="2" t="n"/>
       <c r="AW53" s="2" t="n"/>
       <c r="AX53" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY53" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="AZ53" t="b">
         <v>0</v>
       </c>
       <c r="BA53" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC53" s="3" t="n"/>
+      <c r="BD53" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-4200</t>
+        </is>
+      </c>
     </row>
     <row r="54" ht="40" customHeight="1">
       <c r="A54" s="1" t="n">
         <v>1111</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>4228</t>
         </is>
       </c>
@@ -8750,50 +9016,55 @@
       <c r="AR54" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS54" s="2" t="n">
         <v>83</v>
       </c>
       <c r="AT54" s="2" t="n"/>
       <c r="AW54" s="2" t="n"/>
       <c r="AX54" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY54" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="AZ54" t="b">
         <v>0</v>
       </c>
       <c r="BA54" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC54" s="3" t="n"/>
+      <c r="BD54" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-4228</t>
+        </is>
+      </c>
     </row>
     <row r="55" ht="40" customHeight="1">
       <c r="A55" s="1" t="n">
         <v>1091</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>4408</t>
         </is>
       </c>
@@ -8900,50 +9171,55 @@
       <c r="AR55" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS55" s="2" t="n">
         <v>83</v>
       </c>
       <c r="AT55" s="2" t="n"/>
       <c r="AW55" s="2" t="n"/>
       <c r="AX55" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY55" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ55" t="b">
         <v>0</v>
       </c>
       <c r="BA55" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC55" s="3" t="n"/>
+      <c r="BD55" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-4408</t>
+        </is>
+      </c>
     </row>
     <row r="56" ht="40" customHeight="1">
       <c r="A56" s="1" t="n">
         <v>1090</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>4600</t>
         </is>
       </c>
@@ -9050,50 +9326,55 @@
       <c r="AR56" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS56" s="2" t="n">
         <v>83</v>
       </c>
       <c r="AT56" s="2" t="n"/>
       <c r="AW56" s="2" t="n"/>
       <c r="AX56" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY56" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="AZ56" t="b">
         <v>0</v>
       </c>
       <c r="BA56" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC56" s="3" t="n"/>
+      <c r="BD56" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-4600</t>
+        </is>
+      </c>
     </row>
     <row r="57" ht="40" customHeight="1">
       <c r="A57" s="1" t="n">
         <v>1092</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>4608</t>
         </is>
       </c>
@@ -9200,50 +9481,55 @@
       <c r="AR57" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS57" s="2" t="n">
         <v>83</v>
       </c>
       <c r="AT57" s="2" t="n"/>
       <c r="AW57" s="2" t="n"/>
       <c r="AX57" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY57" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="AZ57" t="b">
         <v>0</v>
       </c>
       <c r="BA57" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC57" s="3" t="n"/>
+      <c r="BD57" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-4608</t>
+        </is>
+      </c>
     </row>
     <row r="58" ht="40" customHeight="1">
       <c r="A58" s="1" t="n">
         <v>1112</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>4628</t>
         </is>
       </c>
@@ -9350,50 +9636,55 @@
       <c r="AR58" s="2" t="n">
         <v>102</v>
       </c>
       <c r="AS58" s="2" t="n">
         <v>83</v>
       </c>
       <c r="AT58" s="2" t="n"/>
       <c r="AW58" s="2" t="n"/>
       <c r="AX58" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY58" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="AZ58" t="b">
         <v>0</v>
       </c>
       <c r="BA58" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC58" s="3" t="n"/>
+      <c r="BD58" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-4628</t>
+        </is>
+      </c>
     </row>
     <row r="59" ht="40" customHeight="1">
       <c r="A59" s="1" t="n">
         <v>1030</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>R410A (R32/R125)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>700V</t>
         </is>
       </c>
@@ -9512,50 +9803,55 @@
       </c>
       <c r="AR59" s="2" t="n"/>
       <c r="AS59" s="2" t="n"/>
       <c r="AT59" s="2" t="n"/>
       <c r="AW59" s="2" t="n"/>
       <c r="AX59" t="inlineStr">
         <is>
           <t>Schallschutzausführung:
 a - Ausführung STANDARD
 b - Ausführung LOW NOISE. Ummantelung der Verdichter
 c - Ausführung XTRA LOW NOISE. Schalldämmende Ummantelung der Verdichter</t>
         </is>
       </c>
       <c r="AY59" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="AZ59" t="b">
         <v>0</v>
       </c>
       <c r="BA59" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/dynaciatpower-lg/#accordionGroup</t>
         </is>
       </c>
       <c r="BC59" s="3" t="n"/>
+      <c r="BD59" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-700v</t>
+        </is>
+      </c>
     </row>
     <row r="60" ht="40" customHeight="1">
       <c r="A60" s="1" t="n">
         <v>1041</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>708</t>
         </is>
       </c>
@@ -9663,50 +9959,55 @@
       <c r="AT60" s="2" t="n"/>
       <c r="AW60" s="2" t="n"/>
       <c r="AX60" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628
 Zwei Energieeffizienzausführungen:
 Standardleistungsversion (ST), 20 Baugrößen
 Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen
 Zwei Geräuschpegelausführungen:
 Standard
 Low Noise</t>
         </is>
       </c>
       <c r="AY60" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="AZ60" t="b">
         <v>0</v>
       </c>
       <c r="BA60" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC60" s="3" t="n"/>
+      <c r="BD60" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-708</t>
+        </is>
+      </c>
     </row>
     <row r="61" ht="40" customHeight="1">
       <c r="A61" s="1" t="n">
         <v>1031</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>R410A (R32/R125)</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>800V</t>
         </is>
       </c>
@@ -9825,50 +10126,55 @@
       </c>
       <c r="AR61" s="2" t="n"/>
       <c r="AS61" s="2" t="n"/>
       <c r="AT61" s="2" t="n"/>
       <c r="AW61" s="2" t="n"/>
       <c r="AX61" t="inlineStr">
         <is>
           <t>Schallschutzausführung:
 a - Ausführung STANDARD
 b - Ausführung LOW NOISE. Ummantelung der Verdichter
 c - Ausführung XTRA LOW NOISE. Schalldämmende Ummantelung der Verdichter</t>
         </is>
       </c>
       <c r="AY61" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="AZ61" t="b">
         <v>0</v>
       </c>
       <c r="BA61" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/dynaciatpower-lg/#accordionGroup</t>
         </is>
       </c>
       <c r="BC61" s="3" t="n"/>
+      <c r="BD61" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-800v</t>
+        </is>
+      </c>
     </row>
     <row r="62" ht="40" customHeight="1">
       <c r="A62" s="1" t="n">
         <v>1074</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>R134a</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>858</t>
         </is>
       </c>
@@ -9970,50 +10276,55 @@
       <c r="AR62" s="2" t="n">
         <v>95</v>
       </c>
       <c r="AS62" s="2" t="n">
         <v>78</v>
       </c>
       <c r="AT62" s="2" t="n"/>
       <c r="AW62" s="2" t="n"/>
       <c r="AX62" t="inlineStr">
         <is>
           <t>31 Modelle von Baugröße 708 bis 4.628 Zwei Energieeffizienzausführungen: Standardleistungsversion (ST), 20 Baugrößen Ausführung mit hoher Energieeffizienz (HE), 11 Baugrößen Zwei Geräuschpegelausführungen: Standard Low Noise</t>
         </is>
       </c>
       <c r="AY62" s="3" t="n">
         <v>45675</v>
       </c>
       <c r="AZ62" t="b">
         <v>0</v>
       </c>
       <c r="BA62" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/hydrociat-lw-st-lw-he/</t>
         </is>
       </c>
       <c r="BC62" s="3" t="n"/>
+      <c r="BD62" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-858</t>
+        </is>
+      </c>
     </row>
     <row r="63" ht="40" customHeight="1">
       <c r="A63" s="1" t="n">
         <v>1032</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>R410A (R32/R125)</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Wasser/Sole (Brine/Water)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>CIAT Deutschland/Carrier Klimatechnik GmbH</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>900V</t>
         </is>
       </c>
@@ -10132,45 +10443,50 @@
       </c>
       <c r="AR63" s="2" t="n"/>
       <c r="AS63" s="2" t="n"/>
       <c r="AT63" s="2" t="n"/>
       <c r="AW63" s="2" t="n"/>
       <c r="AX63" t="inlineStr">
         <is>
           <t>Schallschutzausführung:
 a - Ausführung STANDARD
 b - Ausführung LOW NOISE. Ummantelung der Verdichter
 c - Ausführung XTRA LOW NOISE. Schalldämmende Ummantelung der Verdichter</t>
         </is>
       </c>
       <c r="AY63" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="AZ63" t="b">
         <v>0</v>
       </c>
       <c r="BA63" t="inlineStr">
         <is>
           <t>https://www.ciat.com/de/de/produkte-und-systeme/waermepumpen-und-fluessigkeitskuehler/wassergekuehlte-fluessigkeitskuehler-und-waermepumpen/dynaciatpower-lg/#accordionGroup</t>
         </is>
       </c>
       <c r="BC63" s="3" t="n"/>
+      <c r="BD63" t="inlineStr">
+        <is>
+          <t>ciat-deutschlandcarrier-klimatechnik-gmbh-900v</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>